--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd4789d" w14:textId="dd4789d">
+    <w:p w14:paraId="073758f" w14:textId="073758f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -569,50 +569,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 3000 от 18 декабря 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Подушевой тариф на специальные социальные услуги в условиях полустационара</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменениями, внесенными постановлением акимата города Уральск Западно-Казахстанской области от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 869</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2756,414 +2794,372 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 647,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-880,5</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вовлечение получателей услуг в досуговые мероприятия, к участию в культурных мероприятиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-1320,75</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культорганизатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+609,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-Вовлечение получателей услуг в досуговые мероприятия, к участию в культурных мероприятиях</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сопровождение получателей услуг при посещении культурных мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3202,266 +3198,220 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 161,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-161,85</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культорганизатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1219,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...35 lines deleted...]
-Организация физкультурно-оздоровительных и спортивно-кружковых мероприятий (проведение спортивных игр, эстафет, соревнований и других активностей, направленных на социализацию)</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вовлечение получателей услуг в досуговые мероприятия, к участию в культурных мероприятиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3489,241 +3439,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-323,7</w:t>
+161,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...107 lines deleted...]
-319,5</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сопровождение получателей услуг при посещении культурных мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3751,310 +3701,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учитель физкультуры</w:t>
-[...35 lines deleted...]
-322,6</w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+323,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-социально-правовые услуги</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация физкультурно-оздоровительных и спортивно-кружковых мероприятий (проведение спортивных игр, эстафет, соревнований и других активностей, направленных на социализацию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор лечебной физической культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+319,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...107 lines deleted...]
-1942,2</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация физкультурно-оздоровительных и спортивно-кружковых мероприятий (проведение спортивных игр, эстафет, соревнований и других активностей, направленных на социализацию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учитель физкультуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+322,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4084,426 +4109,351 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-социально-медицинские услуги</w:t>
+социально-правовые услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...107 lines deleted...]
-958,5</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение по доверенности полагающихся пособий, социальных выплат в порядке, установленном Гражданским кодексом Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1942,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...116 lines deleted...]
-971,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+социально-медицинские услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...35 lines deleted...]
-Организация и проведение медико-социального обследования (формирование индивидуального плана) для детей</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение первичного медицинского осмотра и первичной санитарной обработки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4531,92 +4481,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-479,25</w:t>
+958,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4644,164 +4594,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Врач-педиатр</w:t>
-[...35 lines deleted...]
-1742,7</w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+971,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...35 lines deleted...]
-Содействие в медицинском консультировании профильными специалистами, в том числе из организаций здравоохранения</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация и проведение медико-социального обследования (формирование индивидуального плана) для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4870,87 +4820,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...35 lines deleted...]
-Содействие в своевременном проведении медико-социальной экспертизы для детей</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация и проведение медико-социального обследования (формирование индивидуального плана) для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4978,128 +4928,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1161,8</w:t>
+1742,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...35 lines deleted...]
-Оказание доврачебной помощи</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в медицинском консультировании профильными специалистами, в том числе из организаций здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5127,128 +5077,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1917</w:t>
+479,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...35 lines deleted...]
-Организация квалифицированного медицинского консультирования</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в своевременном проведении медико-социальной экспертизы для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5276,241 +5226,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2323,6</w:t>
+1161,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...107 lines deleted...]
-3485,4</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание доврачебной помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1917</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5538,51 +5488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Врач-психиатр</w:t>
+Врач-педиатр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5615,51 +5565,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5687,1243 +5637,1243 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Врач-травматолог-ортопед</w:t>
-[...35 lines deleted...]
-2323,6</w:t>
+Врач-невролог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3485,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...107 lines deleted...]
-479,25</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация квалифицированного медицинского консультирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-психиатр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2323,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...107 lines deleted...]
-479,25</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация квалифицированного медицинского консультирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-травматолог-ортопед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2323,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...107 lines deleted...]
-485,55</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дарсонвализация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+479,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...107 lines deleted...]
-2033,15</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теплолечение - Парафинотерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+479,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...107 lines deleted...]
-1161.8</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в обеспечении санаторно-курортного лечения, техническими вспомогательными (компенсаторными) средствами, обязательными гигиеническими средствами в соответствии с ИПР для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+485,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...107 lines deleted...]
-479,25</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в обеспечении санаторно-курортного лечения, техническими вспомогательными (компенсаторными) средствами, обязательными гигиеническими средствами в соответствии с ИПР для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-педиатр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2033,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
-[...107 lines deleted...]
-479,25</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cодействие в обеспечении санаторно-курортного лечения, техническими вспомогательными (компенсаторными) средствами, обязательными гигиеническими средствами в соответствии с ИПР для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-травматолог-ортопед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1161.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...71 lines deleted...]
-Медицинская сестра</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адаптивная физическая культура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор лечебной физической культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6956,123 +6906,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...71 lines deleted...]
-Медицинская сестра</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сухой гидромассаж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор лечебной физической культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7105,123 +7055,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...71 lines deleted...]
-Инструктор лечебной физической культуры</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спелеотерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7254,349 +7204,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...107 lines deleted...]
-485,55</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шунгитотерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+686</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...107 lines deleted...]
-2033,15</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Механотерапия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор лечебной физической культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+479,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
+42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7624,611 +7574,611 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Врач-травматолог-ортопед</w:t>
-[...35 lines deleted...]
-1161,8</w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+485,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
-[...107 lines deleted...]
-3884,4</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в получении протезно-ортопедической помощи в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-педиатр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2033,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
-[...107 lines deleted...]
-3834</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в получении протезно-ортопедической помощи в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-травматолог-ортопед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1009,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...107 lines deleted...]
-871,35</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение получателей услуг пользованию техническими вспомогательными (компенсаторными) и обязательными гигиеническими средствами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3884,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
-[...35 lines deleted...]
-Проведение в соответствии с назначением лечащего врача медицинских процедур: наложение компрессов, перевязка, обработка пролежней, раневых поверхностей, выполнение очистительных клизм, забор материалов для проведения лабораторных исследований, оказание помощи в пользовании обязательными гигиеническими средствами и изделиями медицинского назначения</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение получателей услуг пользованию техническими вспомогательными (компенсаторными) и обязательными гигиеническими средствами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8256,426 +8206,426 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-958,5</w:t>
+3834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
-[...107 lines deleted...]
-319,5</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консультирование по социально-медицинским вопросам, в том числе по вопросам возрастной адаптации для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-педиатр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+871,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-[...107 lines deleted...]
-319,5</w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение в соответствии с назначением лечащего врача медицинских процедур: наложение компрессов, перевязка, обработка пролежней, раневых поверхностей, выполнение очистительных клизм, забор материалов для проведения лабораторных исследований, оказание помощи в пользовании обязательными гигиеническими средствами и изделиями медицинского назначения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+958,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
-[...35 lines deleted...]
-Оказание первичной медико-санитарной помощи</w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание помощи в выполнении лечебно-физических упражнений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8703,128 +8653,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-639</w:t>
+319,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
-[...35 lines deleted...]
-Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: индивидуальное занятие ЛФК для детей с психоневрологическими заболеваниями</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание помощи в выполнении лечебно-физических упражнений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8852,1135 +8802,1153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-958,5</w:t>
+319,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
-[...107 lines deleted...]
-958,5</w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание первичной медико-санитарной помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+639</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
-[...107 lines deleted...]
-479,25</w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: индивидуальное занятие ЛФК для детей с психоневрологическими заболеваниями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор лечебной физической культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+958,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
-[...107 lines deleted...]
-580,9</w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: индивидуальное занятие ЛФК для детей с нарушениями ОДА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор лечебной физической культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+958,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56</w:t>
-[...107 lines deleted...]
-2323,6</w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация прохождения диспансеризации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+639,09</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+457,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57</w:t>
-[...107 lines deleted...]
-159,75</w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формирование и организация работы "групп здоровья" по медицинским показаниям и возрастным особенностям (для детей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-педиатр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+580,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
-[...107 lines deleted...]
-871,35</w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание услуг психиатрической, психотерапевтической помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-психиатр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2323,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59</w:t>
-[...107 lines deleted...]
-580,9</w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ежедневное наблюдение за состоянием здоровья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
+58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10008,462 +9976,462 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Врач-травматолог-ортопед</w:t>
-[...35 lines deleted...]
-1161,8</w:t>
+Врач-педиатр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+871,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61</w:t>
-[...107 lines deleted...]
-958,5</w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патронажное наблюдениедетей, детей с нарушениями опорно- двигательного аппарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-невролог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+580,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62</w:t>
-[...107 lines deleted...]
-958,5</w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патронажное наблюдениедетей, детей с нарушениями опорно- двигательного аппарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-травматолог-ортопед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1161,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63</w:t>
-[...35 lines deleted...]
-Содействие в получении гарантированного объема бесплатной медицинской помощи</w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сопровождение получателей услуг при посещении организаций здравоохранения (если по состоянию здоровья противопоказано пользование общественным транспортом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10491,128 +10459,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-971,1</w:t>
+958,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
-[...35 lines deleted...]
-Содействие в получении гарантированного объема бесплатной медицинской помощи</w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сопровождение получателей услуг при посещении организаций здравоохранения (если по состоянию здоровья противопоказано пользование общественным транспортом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10681,272 +10649,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
-[...107 lines deleted...]
-958,5</w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в получении гарантированного объема бесплатной медицинской помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+971,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
-[...71 lines deleted...]
-Инструктор лечебной физической культуры</w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в получении гарантированного объема бесплатной медицинской помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10979,87 +10947,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67</w:t>
-[...35 lines deleted...]
-Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: групповое занятие ЛФК (создание группы)</w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: подбор и разработка индивидуального физкультурно-оздоровительного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11087,128 +11055,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159,75</w:t>
+958,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
-[...35 lines deleted...]
-Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: групповое занятие ЛФК</w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: консультация инструктора ЛФК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11236,873 +11204,873 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159,75</w:t>
+958,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69</w:t>
-[...107 lines deleted...]
-958,5</w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: групповое занятие ЛФК (создание группы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор лечебной физической культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
-[...107 lines deleted...]
-2490,3</w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: групповое занятие ЛФК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор лечебной физической культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...107 lines deleted...]
-2490,3</w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение реабилитационных мероприятий социально-медицинского характера, в том числе услуги немедикаментозной терапии: массаж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра по массажу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+958,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
-[...107 lines deleted...]
-116,18</w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по физической реабилитации и адаптации с использованием лечебной верховой езды (райттерапии/иппотерапии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор по иппотерапии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2490,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
-[...107 lines deleted...]
-159,75</w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по физической реабилитации и восстановлению двигательных функций с использованием лечебных упражнений в воде (плавание/гидрокинезотерапия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор по гидрокинезотерапии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2490,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
-[...35 lines deleted...]
-Услуги кварцетерапии</w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги галотерапии (соляная шахта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12162,1046 +12130,1046 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-социально-педагогические услуги</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги кварцетерапии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
-[...107 lines deleted...]
-1689,6</w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги кварцетерапии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врач-педиатр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+830,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...116 lines deleted...]
-1689,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+социально-педагогические услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
-[...107 lines deleted...]
-844,8</w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Социально-педагогическое консультирование для детей с писхоневрологическими патологиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1689,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
-[...125 lines deleted...]
-880,5</w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Социально-педагогическое консультирование для детей с нарушениями ОДА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+166,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
-[...107 lines deleted...]
-844,8</w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение педагогической и коррекционно-развивающей диагностики, обследования личности, уровня развития ребенка, в том числе с нарушениями ОДА, и лиц старше восемнадцати лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психолог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...107 lines deleted...]
-563,2</w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение педагогической и коррекционно-развивающей диагностики, обследования личности, уровня развития ребенка, в том числе с нарушениями ОДА, и лиц старше восемнадцати лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор по трудотерапии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Учитель по трудовому обучению)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
+79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13229,128 +13197,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учитель-дефектолог</w:t>
-[...35 lines deleted...]
-1129,1</w:t>
+Методист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+844,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13378,128 +13346,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учитель музыки</w:t>
-[...35 lines deleted...]
-645,2</w:t>
+Логопед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+563,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83</w:t>
+81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13527,128 +13495,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учитель физкультуры</w:t>
-[...35 lines deleted...]
-225,82</w:t>
+Учитель-дефектолог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1129,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84</w:t>
+82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13676,331 +13644,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инструктор по трудотерапии</w:t>
-[...53 lines deleted...]
-587</w:t>
+Учитель музыки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+645,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
-[...107 lines deleted...]
-844,8</w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация обучения детей и лиц старше восемнадцати лет по специальным учебным программам с учетом их физических возможностей и умственных способностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учитель физкультуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225,82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
-[...35 lines deleted...]
-Содействие в получении образования детьми с нарушениями ОДА в общеобразовательных школах, технических и профессиональных организациях</w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация обучения детей и лиц старше восемнадцати лет по специальным учебным программам с учетом их физических возможностей и умственных способностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14046,92 +13996,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-880,5</w:t>
+587</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87</w:t>
+85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14159,128 +14109,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Логопед</w:t>
-[...35 lines deleted...]
-563,2</w:t>
+Методист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+844,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88</w:t>
+86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14308,444 +14258,444 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учитель-дефектолог</w:t>
-[...35 lines deleted...]
-322,6</w:t>
+Инструктор по трудотерапии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Учитель по трудовому обучению)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89</w:t>
-[...107 lines deleted...]
-1070,08</w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в получении образования детьми с нарушениями ОДА в общеобразовательных школах, технических и профессиональных организациях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Логопед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+563,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
-[...125 lines deleted...]
-440,25</w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содействие в получении образования детьми с нарушениями ОДА в общеобразовательных школах, технических и профессиональных организациях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учитель-дефектолог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+322,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91</w:t>
+89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14773,444 +14723,444 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инструктор по трудотерапии</w:t>
-[...35 lines deleted...]
-733,25</w:t>
+Воспитатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1070,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92</w:t>
-[...107 lines deleted...]
-1267,2</w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение основам бытовой ориентации и ручной умелости, поведения в быту и общественных местах, самоконтролю, навыкам общения и другим формам жизнедеятельности при крайне низком уровне социальных навыков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор по трудотерапии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Учитель по трудовому обучению)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93</w:t>
-[...35 lines deleted...]
-Обучение основам бытовой ориентации и ручной умелости, поведения в быту и общественных местах, самоконтролю, навыкам общения и другим формам жизнедеятельности при низком уровне социальных навыков</w:t>
+91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение основам бытовой ориентации и ручной умелости, поведения в быту и общественных местах, самоконтролю, навыкам общения и другим формам жизнедеятельности при крайне низком уровне социальных навыков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инструктор по трудотерапии</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-587</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+733,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94</w:t>
+92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15238,444 +15188,444 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инструктор по трудотерапии</w:t>
-[...35 lines deleted...]
-733,75</w:t>
+Воспитатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1267,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95</w:t>
-[...107 lines deleted...]
-1408</w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение основам бытовой ориентации и ручной умелости, поведения в быту и общественных местах, самоконтролю, навыкам общения и другим формам жизнедеятельности при низком уровне социальных навыков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор по трудотерапии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Учитель по трудовому обучению)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+587</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96</w:t>
-[...35 lines deleted...]
-Обучение детей и лиц старше 18 лет основам бытовой ориентации и ручной умелости, поведения в быту и общественных местах, самоконтролю, навыкам общения и другим формам жизнедеятельности при умеренном уровне социальных навыков</w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение основам бытовой ориентации и ручной умелости, поведения в быту и общественных местах, самоконтролю, навыкам общения и другим формам жизнедеятельности при низком уровне социальных навыков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инструктор по трудотерапии</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-880,5</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+733,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97</w:t>
+95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15703,51 +15653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инструктор по трудотерапии</w:t>
+Воспитатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15780,647 +15730,665 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
-[...107 lines deleted...]
-647,4</w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение детей и лиц старше 18 лет основам бытовой ориентации и ручной умелости, поведения в быту и общественных местах, самоконтролю, навыкам общения и другим формам жизнедеятельности при умеренном уровне социальных навыков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор по трудотерапии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Учитель по трудовому обучению)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99</w:t>
-[...107 lines deleted...]
-563,2</w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение детей и лиц старше 18 лет основам бытовой ориентации и ручной умелости, поведения в быту и общественных местах, самоконтролю, навыкам общения и другим формам жизнедеятельности при умеренном уровне социальных навыков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор по трудотерапии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
-[...107 lines deleted...]
-563,2</w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консультирование членов семей по вопросам создания условий для дошкольного воспитания детей и получения ими образования по специальным образовательным учебным программам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист по социальной работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+647,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101</w:t>
-[...107 lines deleted...]
-967,8</w:t>
+99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консультирование членов семей по вопросам создания условий для дошкольного воспитания детей и получения ими образования по специальным образовательным учебным программам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воспитатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+563,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16448,127 +16416,425 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учитель музыки</w:t>
-[...35 lines deleted...]
-645,2</w:t>
+Логопед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+563,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение членов семьи формированию необходимых жизненных навыков у детей и лиц старше восемнадцати лет в домашних условиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учитель-дефектолог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+967,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обучение членов семьи формированию необходимых жизненных навыков у детей и лиц старше восемнадцати лет в домашних условиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учитель музыки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+645,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16633,51 +16899,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-645,2</w:t>
+1044,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19873,55 +20139,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20247,31 +20513,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>