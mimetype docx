--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dda3724" w14:textId="dda3724">
+    <w:p w14:paraId="47c2379" w14:textId="47c2379">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,295 +100,344 @@
         </w:rPr>
         <w:t>Об утверждении перечня интернет-ресурсов и информационных систем, интегрируемых с системой информационного обмена правоохранительных, специальных государственных и иных органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Генерального Прокурора Республики Казахстан от 19 сентября 2025 года № 117.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приказа – в редакции приказа Генерального Прокурора РК от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">В соответствии с </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16-1 Закона Республики Казахстан "О государственной правовой статистике и специальных учетах" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. Утвердить прилагаемый </w:t>
+      1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> интернет-ресурсов и информационных систем, интегрируемых с системой информационного обмена правоохранительных, специальных государственных и иных органов.</w:t>
+        <w:t xml:space="preserve"> интернет-ресурсов и цифровых систем, интегрируемых с системой информационного обмена правоохранительных, специальных государственных и иных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Генерального Прокурора РК от 09.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>№ 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Комитету по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – Комитет) в установленном законодательством порядке обеспечить:</w:t>
-[...119 lines deleted...]
-        <w:t>4. Настоящий приказ вступает в силу со дня его подписания.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – Комитет) в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направление настоящего приказа на казахском и русском языках на официальное опубликование в Эталонный контрольный банк нормативных правовых актов Республики Казахстан в электронном виде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на официальном интернет-ресурсе Генеральной прокуратуры Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направление настоящего приказа заинтересованным субъектам правовой статистики и специальных учетов, а также территориальным и приравненным к ним органам Комитета для исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на председателя Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вступает в силу со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -416,151 +465,148 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Генеральный Прокурор </w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Асылов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -594,950 +640,769 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к приказу</w:t>
+              <w:t>Приложение к приказу/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="0"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень интернет-ресурсов и информационных систем, интегрируемых с системой информационного обмена правоохранительных, специальных государственных и иных органов</w:t>
+        <w:t xml:space="preserve"> Перечень интернет-ресурсов и цифровых систем, интегрируемых с системой информационного обмена правоохранительных, специальных государственных и иных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Перечень с изменениями, внесенными приказом Генерального Прокурора РК от 05.02.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Генерального Прокурора РК от 05.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">; от 09.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование цифровой системы и интернет-ресурса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифровые ресурсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Владелец цифровой системы и интернет-ресурса</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифровая система судебных органов Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о судебных делах по физическим и юридическим лицам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судебная администрация Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аналитический центр"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о нахождении физических лиц на специальных учетах Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1546,78 +1411,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о мониторинге и контроле исполнения решений судов по выдворению иностранных граждан с территории Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1639,78 +1491,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по уголовным делам на предмет определения прав доступа к системе информационного обмена правоохранительных, специальных государственных и иных органов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1732,496 +1571,379 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о зарегистрированных обращениях физических и юридических лиц</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Единый реестр досудебных расследований"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по уголовным делам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Беркут"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о пересечении лицами Государственной границы Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет национальной безопасности Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2230,78 +1952,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о пересечении Государственной границы Республики Казахстан автотранспортными средствами</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2323,295 +2032,230 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о действующих заданиях на ограничение пересечения Государственной границы Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Интегрированный банк данных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о зарегистрированном оружии и его владельцах</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство внутренних дел Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2620,78 +2264,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о криминальном автотранспорте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2713,464 +2344,373 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о криминальном оружии</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...46 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Nominals"</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...53 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о разыскиваемых лицах (преступники, без вести пропавшие, в том числе лица представляющие интерес)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Международная организация уголовной полиции - Интерпол (город Леон, Франция)</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Stolen lost travel documents-SLTD"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о похищенных/утерянных проездных документах</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -3179,380 +2719,302 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Stolen motor vehicles-SMV"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о криминальном автомототранспорте</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Сервисный центр 2.0"</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...53 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о зарегистрированных транспортных средствах</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министерство внутренних дел Республики Казахстан</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -3561,78 +3023,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о лицах, получивших водительские удостоверения на право управления транспортным средством</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -3654,313 +3103,230 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наложение/снятие обременения на транспортное средство</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...22 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Миграционная полиция"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о регистрации иностранных граждан, временно прибывающих в Республике Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство внутренних дел Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -3969,78 +3335,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о регистрации и выдаче разрешения иностранным гражданам и лицам без гражданства на постоянное местожительство в Республике Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4062,78 +3415,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о регистрации приема и выхода из гражданства Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4153,98 +3493,87 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z15" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о приеме и согласовании приглашений на въезд в Республику Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (по частным делам)</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4266,3016 +3595,2239 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об оформлении документов на выезд за пределы Республики Казахстан на постоянное место жительства</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...117 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Регистрационный пункт "Документирование и регистрация населения"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 о физическом лице и документах, удостоверяющих личность, об адресе регистрации лица и фотографии</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...53 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство внутренних дел Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Е-қызмет"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о государственных служащих Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агентство Республики Казахстан по делам государственной службы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Иностранная рабочая сила"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о привлечении иностранной рабочей силы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Централизованный банк данных лиц, имеющих инвалидность"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о подтверждении инвалидности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Социальная помощь"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о социальной помощи (адресная социальная помощь и жилищная помощь)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Рынок труда"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о занятости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кандас"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о лицах, получивших статус "кандас", "беженец"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Централизованная база данных выплат пенсий и пособий" и "Организация обработки платежей"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о выплатах (пенсионные, пенсия и отчисления и прочие) за определенный период времени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Электронный регистр диспансерных больных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о диспансерном учете физического лица (о факте состояния лица на учете у психиатра или нарколога)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство здравоохранения Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...191 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Государственная база данных "Е-лицензирование"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о субъекте (физическому или юридическому лицу), о лицензии (номер, вид)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...191 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"База мобильных граждан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о зарегистрированных номерах мобильных телефонов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...166 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SMS-шлюз Единого контакт-центра "1414" цифровой системы "Мобильное правительство"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отправка SMS в рамках оказания государственных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство искусственного интеллекта и цифрового развития</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...166 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Интегрированная информационная система центров обслуживания населения"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о полученных физическими и юридическими лицами услугах в центрах облуживания населения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан"</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Единый государственный кадастр недвижимости"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об объектах недвижимости и правообладании на объект, включая исторические данные</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -7284,78 +5836,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наложение/снятие запрета на операции с объектами недвижимости</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -7377,697 +5916,528 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о земельных участках и их характеристиках</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Экспресс-3"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о проданных и возвращенных проездных документах на железнодорожный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерное общество "Национальная компания "Қазақстан темір жолы"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Единая информационная система обязательного технического осмотра"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о прохождении технического осмотра автотранспортных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство транспорта Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Информационно-аналитическая система транспортной базы данных и мониторинга динамики безопасности перевозок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о железнодорожных транспортных средствах, их владельцах</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство транспорта Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -8076,1537 +6446,1160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о речных и маломерных судах, их владельцах</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АРСАS"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об оформленных и (или) забронированных билетах*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерства транспорта Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Монополист"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о субъектах естественных монополий в Республике Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет по регулированию естественных монополий Министерства национальной экономики Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Национальная образовательная база данных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об организациях образования реализующие образовательные программы технического и профессионального, послесреднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство просвещения Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Единая платформа высшего образования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о студентах и выпускниках организаций высшего и (или) послевузовского образования Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство науки и высшего образования Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...151 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Интеграционный шлюз автоматизированной системы мобилизационных ресурсов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о военнообязанных и призывниках**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство обороны Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Единая автоматизированная система управления отраслями агропромышленного комплекса "Е-Аgriculture"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о технике сельскохозяйственного назначения, их владельцах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство сельского хозяйства Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"е-Минфин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о государственных закупках</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство финансов Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -9615,78 +7608,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о выплатах из бюджета</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -9708,313 +7688,248 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о поступлениях в государственный бюджет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Smart Data Finance"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сервис о регистрационных данных налогоплательщиков</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет государственных доходов Министерства финансов Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10023,78 +7938,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сервис по задолженности по налогам (запрос-ответ)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10116,78 +8018,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о встречных проверках</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10209,78 +8098,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановка на учет/снятие с учета по налогу на добавленную стоимость</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10302,78 +8178,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о системе обработки налоговой отчетности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10395,78 +8258,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сервис о контрагентах</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10488,78 +8338,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о декларациях по производству и обороту этилового спирта и/или виноматериала</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10581,78 +8418,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о декларациях по производству и обороту алкогольной продукции</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10674,78 +8498,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о декларациях по обороту алкогольной продукции</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10767,78 +8578,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о декларациях по нефтепродуктам (2-ой версии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10860,78 +8658,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о декларациях по нефтепродуктам (3-ей версии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10953,313 +8738,248 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о декларациях по индивидуальному подоходному налогу и имуществу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АСТАНА-1 (Keden)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об участниках внешнеэкономической деятельности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет государственных доходов Министерства финансов Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -11268,78 +8988,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о пассажирских таможенных декларациях</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -11361,295 +9068,230 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о таможенных декларациях на транспортное средство</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Единая государственная система управления недропользованием Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о контрактах на недропользование (углеводородное сырье и твердые полезные ископаемые, в части урана и угля)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство энергетики Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -11658,295 +9300,230 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о контрактах на недропользование (твердые полезные ископаемые и подземные воды, за исключением урана и угля)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Государственная автоматизированная цифровая система исполнительного производства"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об исполнении судебных актов (карточки формы 4.0, карточки по учету исполнительного документа 4.1, карточки о движении исполнительного документа и результатах его исполнения)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство юстиции Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -11955,496 +9532,379 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о должниках по исполнительным производствам</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Государственная база данных "Физические лица"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о физическом лице и документах, удостоверяющих личность, об адресе прописки лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство юстиции Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Государственная база данных "Юридические лица"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о юридическом лице</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство юстиции Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -12453,78 +9913,65 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наложение/снятие обременения на регистрационные действия юридического лица</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -12546,715 +9993,528 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наложение/снятие обременения на долю участника в юридическом лице</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Единая нотариальная информационная система"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о нотариусах и совершенных нотариальных действиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство юстиции Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Запись актов гражданского состояния"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об актах гражданского состояния физических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство юстиции Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...22 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифровые системы банков второго уровня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о банковских счетах</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+банки второго уровня</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -13263,313 +10523,248 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о банковских операциях</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Единая страховая база данных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об обязательном страховании гражданско-правовой ответственности владельцев транспортных средств</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерное общество "Государственное кредитное бюро"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -13578,1241 +10773,643 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+страховые отчеты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Первое Кредитное Бюро"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о кредитной истории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Первое кредитное бюро"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Информационная система Акционерного общества "Казпочта"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о почтовых отправлениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерное общество "Казпочта"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...593 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахтелеком"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+об абонентах телефонной сети</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерное общество "Казахтелеком"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z36" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Доступ к сведениям, составляющим охраняемую законами тайну, предоставляется в установленном законодательными актами Республики Казахстан порядке.</w:t>
+      Доступ к сведениям, составляющим охраняемую законами тайну, предоставляется в установленном законами Республики Казахстан порядке.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z37" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * – при условии наличия доступа управлений (отделов) по делам обороны к интеграционному шлюзу мобилизационных ресурсов, а также совместных приказов Министерства обороны Республики Казахстан и Генеральной прокуратуры Республики Казахстан по взаимодействию информационных систем.</w:t>
-[...13 lines deleted...]
-</w:t>
+      * при условии наличия доступа управлений (отделов) по делам обороны к интеграционному шлюзу мобилизационных ресурсов, а также совместных приказов Министерства обороны Республики Казахстан и Генеральной прокуратуры Республики Казахстан по взаимодействию цифровых систем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15138,31 +11735,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>