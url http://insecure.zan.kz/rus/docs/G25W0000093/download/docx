--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7223c0" w14:textId="b7223c0">
+    <w:p w14:paraId="026950e" w14:textId="026950e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении натуральных норм специальных транспортных средств для транспортного обслуживания и натуральных норм площадей для специфических помещений органов прокуратуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Генерального Прокурора Республики Казахстан от 10 июля 2025 года № 93</w:t>
+        <w:t>Приказ Генерального Прокурора Республики Казахстан от 10 июля 2025 года № 93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -795,251 +795,276 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 июля 2025 года № 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Натуральные нормы специальных транспортных средств для транспортного обслуживания органов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Натуральные нормы специальных транспортных средств</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Генерального Прокурора РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-№ п/п</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Наименование структурного (территориального) подразделения, ведомства, организации образования</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Наименование структурного (территориального) подразделения, ведомства, организации образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Наименование натуральных норм</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Наименование натуральных норм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1048,383 +1073,345 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-На базе легковых автомобилей</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> На базе легковых автомобилей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-На шасси грузовых автомобилей и пассажирских автобусов</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> На шасси грузовых автомобилей и пассажирских автобусов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="11"/>
-[...34 lines deleted...]
-1 а/м в месяц (км)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Лимит пробега 1 а/м в месяц (км)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-2</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-3</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-4</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-5</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Генеральная прокуратура Республики Казахстан</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Генеральная прокуратура Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1674,51 +1661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство на 20 единиц штатной численности подразделения</w:t>
+Одно транспортное средство на 12 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2760,51 +2747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство на 10 единиц штатной численности подразделения</w:t>
+Одно транспортное средство на 6 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2905,87 +2892,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение по надзору за законностью оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий</w:t>
+Подразделение по возврату активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство на 6 единиц штатной численности подразделения</w:t>
+Одно транспортное средство на 5 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3086,51 +3073,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение финансов</w:t>
+Подразделение по надзору за законностью оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3267,87 +3254,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение координации нормотворческой деятельности</w:t>
+Подразделение финансов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство</w:t>
+Одно транспортное средство на 6 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3448,87 +3435,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение по работе с обращениями и делопроизводству</w:t>
+Подразделение координации нормотворческой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство на 8 единиц штатной численности подразделения</w:t>
+Одно транспортное средство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3629,87 +3616,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение по защите государственных секретов</w:t>
+Подразделение по работе с обращениями и делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство</w:t>
+Одно транспортное средство на 8 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3810,87 +3797,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение собственной безопасности</w:t>
+Подразделение по защите государственных секретов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство на 6 единиц штатной численности подразделения</w:t>
+Одно транспортное средство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3991,124 +3978,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Управление материально- технического обеспечения</w:t>
+Подразделение собственной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство</w:t>
+Одно транспортное средство на 6 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4176,51 +4159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хозяйственное управление</w:t>
+Управление материально- технического обеспечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4248,51 +4231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Один пассажирский автобус среднего или малого класса, один грузовой малотоннажный автомобиль</w:t>
+Шесть пассажирских автобусов среднего или малого класса; три грузовых малотоннажных автомобиля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4361,51 +4344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представительство Генеральной прокуратуры в г. Алматы</w:t>
+Хозяйственное управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4424,57 +4407,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Один пассажирский автобус среднего или малого класса, один грузовой малотоннажный автомобиль</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4542,51 +4529,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет по правовой статистике и специальным учетам</w:t>
+Представительство Генеральной прокуратуры в г. Алматы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4605,96 +4592,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000</w:t>
+2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4727,563 +4710,569 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Академия правоохранительных органов</w:t>
+Комитет по правовой статистике и специальным учетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство на 35 единиц штатной численности</w:t>
+Одно транспортное средство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Два пассажирских автобуса среднего или малого класса; два грузовых малотоннажных автомобиля</w:t>
+Один грузовой малотоннажный автомобиль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2100</w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Главная военная прокуратура и Главная транспортная прокуратура, территориальные и приравненные органы Комитета по правовой статистике и специальным учҰтам, прокуратуры областей и приравненные к ним прокуратуры (городов республиканского значения и столицы)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет по защите прав инвесторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Одно транспортное средство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Один грузовой малотоннажный автомобиль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение по надзору за законностью досудебного расследования и уголовного преследования</w:t>
+Академия правоохранительных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство на 8 единиц штатной численности подразделения</w:t>
+Одно транспортное средство на 35 единиц штатной численности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Два пассажирских автобуса среднего или малого класса; два грузовых малотоннажных автомобиля</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...169 lines deleted...]
-2100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Главная военная прокуратура и Главная транспортная прокуратура, территориальные и приравненные органы Комитета по правовой статистике и специальным учетам, прокуратуры областей и приравненные к ним прокуратуры (городов республиканского значения и столицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5316,51 +5305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение по защите общественных интересов</w:t>
+Подразделение по надзору за законностью досудебного расследования и уголовного преследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5496,88 +5485,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Подразделение досудебного расследования </w:t>
+              <w:t>
+Подразделение по надзору за законностью приговоров, вступивших в законную силу, и их исполнением</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство для руководителей следственных групп</w:t>
+Одно транспортное средство на 8 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5678,124 +5667,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение финансов</w:t>
+Подразделение по защите общественных интересов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство</w:t>
+Одно транспортное средство на 8 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5863,87 +5848,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение по надзору за законностью оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий</w:t>
+Подразделение досудебного расследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство на 8 единиц штатной численности подразделения</w:t>
+Одно транспортное средство для руководителей следственных групп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6044,51 +6029,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение собственной безопасности</w:t>
+Подразделение финансов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6107,57 +6092,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Один пассажирский автобус среднего или малого класса</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6225,87 +6214,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подразделение Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан</w:t>
+Подразделение по надзору за законностью оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство</w:t>
+Одно транспортное средство на 8 единиц штатной численности подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6329,226 +6318,345 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000</w:t>
+2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подразделение собственной безопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Одно транспортное средство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="12"/>
-[...34 lines deleted...]
- к ним (городские, межрайонные, а также специализированные) прокуратуры</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подразделение Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Одно транспортное средство при численности от 35 работников</w:t>
+Одно транспортное средство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6572,92 +6680,331 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2100</w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районные и приравненные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к ним (городские, межрайонные, а также специализированные) прокуратуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Одно транспортное средство при численности от 35 работников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6755,70 +7102,81 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6897,424 +7255,452 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 июля 2025 года № 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Натуральные нормы площадей для специфических помещений органов прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Натуральные нормы площадей для специфических помещений органов прокуратуры</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Генерального Прокурора РК от 24.04.2026 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...120 lines deleted...]
-Площадь помещения</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Наименование помещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Площадь помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...120 lines deleted...]
-4</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Генеральная прокуратура Республики Казахстан</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Генеральная прокуратура Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7346,52 +7732,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для хранения оружия, боеприпасов и специальных средств на 1-го аттестованного сотрудника </w:t>
+              <w:t>
+Помещение для хранения оружия, боеприпасов и специальных средств на 1-го аттестованного сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7495,52 +7881,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для хранения химических средств на 1-го аттестованного сотрудника </w:t>
+              <w:t>
+Помещение для хранения химических средств на 1-го аттестованного сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7644,52 +8030,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для хранения средств гражданской защиты </w:t>
+              <w:t>
+Помещение для хранения средств гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7793,52 +8179,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для размещения оперативного дежурного </w:t>
+              <w:t>
+Помещение для размещения оперативного дежурного</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8240,52 +8626,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Комната для свиданий адвокатов с подзащитными </w:t>
+              <w:t>
+Комната для свиданий адвокатов с подзащитными</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8985,52 +9371,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Комната для хранения материалов уголовных дел и других документов </w:t>
+              <w:t>
+Комната для хранения материалов уголовных дел и других документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9283,52 +9669,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Учебный класс служебной и мобилизационной подготовки </w:t>
+              <w:t>
+Учебный класс служебной и мобилизационной подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9581,52 +9967,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кабинет для проведения полиграфологического исследования </w:t>
+              <w:t>
+Кабинет для проведения полиграфологического исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9730,52 +10116,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Комната психологической разгрузки </w:t>
+              <w:t>
+Комната психологической разгрузки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9879,52 +10265,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кабинет для просмотра видеозаписи судебных процессов </w:t>
+              <w:t>
+Кабинет для просмотра видеозаписи судебных процессов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10028,52 +10414,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-ТИР </w:t>
+              <w:t>
+ТИР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10177,52 +10563,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение физической подготовки </w:t>
+              <w:t>
+Помещение физической подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10326,52 +10712,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Библиотека </w:t>
+              <w:t>
+Библиотека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10475,52 +10861,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для хранения и работы с документами и картотекой с грифом секретности </w:t>
+              <w:t>
+Помещение для хранения и работы с документами и картотекой с грифом секретности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10624,52 +11010,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Музей органов прокуратуры </w:t>
+              <w:t>
+Музей органов прокуратуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10773,52 +11159,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Call – центр </w:t>
+              <w:t>
+Call – центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10922,52 +11308,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Зал приема иностранных делегации </w:t>
+              <w:t>
+Зал приема иностранных делегации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11071,52 +11457,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Пресс – центр </w:t>
+              <w:t>
+Пресс – центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11220,52 +11606,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Зал для проведения аттестации сотрудников </w:t>
+              <w:t>
+Зал для проведения аттестации сотрудников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11369,52 +11755,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кабинет для несения службы по противопожарной безопасности </w:t>
+              <w:t>
+Кабинет для несения службы по противопожарной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11518,52 +11904,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Пункт центрального наблюдения </w:t>
+              <w:t>
+Пункт центрального наблюдения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11769,64 +12155,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Главная военная прокуратура и Главная транспортная прокуратура, прокуратуры областей и приравненные к ним прокуратуры (городов республиканского значения и столицы)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Главная военная прокуратура и Главная транспортная прокуратура, прокуратуры областей и приравненные к ним прокуратуры (городов республиканского значения и столицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11858,52 +12242,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для хранения оружия, боеприпасов и специальных средств </w:t>
+              <w:t>
+Помещение для хранения оружия, боеприпасов и специальных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12007,52 +12391,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для хранения средств гражданской защиты </w:t>
+              <w:t>
+Помещение для хранения средств гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12156,52 +12540,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для размещения дежурного прокурора </w:t>
+              <w:t>
+Помещение для размещения дежурного прокурора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12305,52 +12689,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для временного содержания задержанных лиц женского пола </w:t>
+              <w:t>
+Помещение для временного содержания задержанных лиц женского пола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12603,52 +12987,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кабинет для свиданий адвокатов с подзащитными </w:t>
+              <w:t>
+Кабинет для свиданий адвокатов с подзащитными</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13348,52 +13732,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Учебный класс служебной и мобилизационной подготовки </w:t>
+              <w:t>
+Учебный класс служебной и мобилизационной подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13795,52 +14179,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кабинет для проведения полиграфологического исследования </w:t>
+              <w:t>
+Кабинет для проведения полиграфологического исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13944,52 +14328,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Комната психологической разгрузки </w:t>
+              <w:t>
+Комната психологической разгрузки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14093,52 +14477,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-ТИР </w:t>
+              <w:t>
+ТИР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14242,52 +14626,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение физической подготовки </w:t>
+              <w:t>
+Помещение физической подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14391,52 +14775,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Библиотека </w:t>
+              <w:t>
+Библиотека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14642,64 +15026,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14880,52 +15262,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для хранения средств гражданской защиты </w:t>
+              <w:t>
+Помещение для хранения средств гражданской защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15029,52 +15411,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Помещение для размещения дежурного прокурора </w:t>
+              <w:t>
+Помещение для размещения дежурного прокурора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16025,64 +16407,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Комитет по правовой статистике и специальным учетам</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Комитет по правовой статистике и специальным учетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16663,64 +17043,62 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Территориальные и приравненные к ним органы Комитета по правовой статистике и специальным учетам</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Территориальные и приравненные к ним органы Комитета по правовой статистике и специальным учетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17299,86 +17677,64 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="14"/>
-[...34 lines deleted...]
-при Генеральной прокуратуре Республики Казахстан</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Комитет по защите прав инвесторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17410,52 +17766,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Помещение для хранения оружия, боеприпасов, специальных и химических средств на 1-го аттестованного сотрудника</w:t>
+              <w:t xml:space="preserve">
+Помещение для хранения средств гражданской защиты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17483,51 +17839,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17560,51 +17916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Помещение для размещения оперативного дежурного</w:t>
+Кабинет для ведения допроса подследственных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17632,51 +17988,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17709,51 +18065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учебный класс криминалистики и лаборатории следственных экспериментов</w:t>
+Кабинет для проведения следственных действий в режиме "секретности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17781,51 +18137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-246</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17857,52 +18213,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ТИР</w:t>
+              <w:t xml:space="preserve">
+Кабинет для проведения полиграфологического исследования </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17930,51 +18286,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-412</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18006,52 +18362,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Помещение физической подготовки</w:t>
+              <w:t xml:space="preserve">
+Комната психологической разгрузки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18079,426 +18435,422 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-900</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...116 lines deleted...]
-400</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Помещение для хранения и работы с документами и картотекой с грифом секретности </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
-[...107 lines deleted...]
-9</w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зал приема иностранных делегаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
-[...35 lines deleted...]
-Помещение для хранения и работы с документами и картотекой с грифом секретности</w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабинет для проведения компьютерного тестирования сотрудников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18526,128 +18878,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
-[...35 lines deleted...]
-Специальная библиотека</w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архив</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18675,277 +19027,168 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-129,6</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-26,6</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Академия правоохранительных органов при Генеральной прокуратуре Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
-[...35 lines deleted...]
-Зал приема иностранных делегаций</w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помещение для хранения оружия, боеприпасов, специальных и химических средств на 1-го аттестованного сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18973,128 +19216,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77,6</w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
-[...35 lines deleted...]
-Кабинет для проведения компьютерного тестирования сотрудников</w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помещение для размещения оперативного дежурного</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19122,128 +19365,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135</w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
-[...35 lines deleted...]
-Архив</w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учебный класс криминалистики и лаборатории следственных экспериментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19271,92 +19514,1582 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15,1</w:t>
+246</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТИР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помещение физической подготовки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Библиотека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полезная учебная площадь на одного обучающего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помещение для хранения и работы с документами и картотекой с грифом секретности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальная библиотека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Музей Академии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зал приема иностранных делегаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабинет для проведения компьютерного тестирования сотрудников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архив</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кв.м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19426,124 +21159,135 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19869,31 +21613,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>