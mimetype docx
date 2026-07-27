--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="570beaf" w14:textId="570beaf">
+    <w:p w14:paraId="c5b41bb" w14:textId="c5b41bb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан, с подпунктом 1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат района Марқакөл РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Тоскаинского сельского округа Марқакөл района на 2024-2026 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,394 +291,439 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2024 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1) доходы – 183 779,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 93655,4 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       налоговые поступления – 5 141,0 тысяч тенге;</w:t>
+      налоговые поступления – 5141,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       неналоговые поступления – 0,0 тысяч тенге;</w:t>
+      неналоговые поступления - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления – 178 638,0 тысяч тенге;</w:t>
+      поступления трансфертов –88514,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 183 779,0 тысяч тенге;</w:t>
+      2) затраты – 93655,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       бюджетные кредиты – 0,0 тысяч тенге;</w:t>
+      бюджетные кредиты - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       погашение бюджетных кредитов – 0,0 тысяч тенге;</w:t>
+      погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       приобретение финансовых активов – 0,0 тысяч тенге;</w:t>
+      приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге, в том числе:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       поступление займов – 0,0 тысяч тенге;</w:t>
+      поступление займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       погашение займов – 0,0 тысяч тенге;</w:t>
+      погашение займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       используемые остатки бюджетных средств – 0,0 тысяч тенге;</w:t>
+      используемые остатки бюджетных средств – 0,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       остатки бюджетных средств – 0,0 тысяч тенге.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Марқакөл Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/5-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -931,51 +943,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№36/5-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Тоскаинского сельского округа района Марқакөл на 2026 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Тоскаинского сельского округа района Марқакөл на 2026 год 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата района Марқакөл Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/5-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1689,51 +1739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183779,0</w:t>
+93655,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1939,51 +1989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
+01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2006,88 +2056,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Налоги на собственность </w:t>
+              <w:t>
+Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-529,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2148,123 +2198,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоги на имущество</w:t>
+Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2284,164 +2334,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Земельный налог</w:t>
+Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61,0</w:t>
+529,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2502,123 +2552,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налог на транспортные средства</w:t>
+Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4502,0</w:t>
+49,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2670,170 +2720,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Hалог на транспортные средства с физических лиц</w:t>
+Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4502,0</w:t>
+61,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2847,128 +2897,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальные поступления</w:t>
+Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178638,0</w:t>
+4502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2988,61 +3042,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3065,87 +3115,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
+Hалог на транспортные средства с юридических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178638,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3197,170 +3247,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из районного (города областного значения) бюджета</w:t>
+Hалог на транспортные средства с физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178638,0</w:t>
+4502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3415,87 +3465,813 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88514,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88514,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного ( города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88514,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Целевые текущие трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178638,0</w:t>
+88514,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субвенции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -3683,51 +4459,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3783,60 +4558,80 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4387,88 +5182,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-183779,0</w:t>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93655,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4633,51 +5428,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49338,0</w:t>
+35984,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4842,51 +5637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49338,0</w:t>
+35984,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5051,51 +5846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49338,0</w:t>
+35984,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5260,51 +6055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48338,0</w:t>
+34984,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5510,51 +6305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5678,51 +6473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104441,0</w:t>
+57671,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5887,51 +6682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104441,0</w:t>
+57671,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6096,51 +6891,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104441,0</w:t>
+57671,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6305,51 +7100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14421,0</w:t>
+19420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6478,51 +7273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санитарная очистка населенных пунктов</w:t>
+Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6723,51 +7518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84600,0</w:t>
+29606,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6932,51 +7727,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5000,0</w:t>
+8224,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7141,51 +7936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30000,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7350,51 +8145,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30000,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7559,51 +8354,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30000,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7768,51 +8563,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30000,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8537,67 +9332,124 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
 IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
-            </w:r>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9152,67 +10004,124 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
 V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
-            </w:r>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9850,61 +10759,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10091,61 +10996,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10201,259 +11102,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
-            </w:r>
-[...207 lines deleted...]
-Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32648,55 +33340,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33022,31 +33714,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>