--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fd2da3" w14:textId="8fd2da3">
+    <w:p w14:paraId="3ca2618" w14:textId="3ca2618">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан, с подпунктом 1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат района Марқакөл РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Бурановского сельского округа района Марқакөл на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,394 +291,457 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1) доходы – 289 289,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 187165,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       налоговые поступления – 5 750,0 тысяч тенге;</w:t>
+      налоговые поступления -8556,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       неналоговые поступления – 0,0 тысяч тенге;</w:t>
+      неналоговые поступления -0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления – 283 539,0 тысяч тенге;</w:t>
+      поступления трансфертов -1814150,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 289 289,0 тысяч тенге;</w:t>
+      2) затраты- 195721,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       бюджетные кредиты – 0,0 тысяч тенге;</w:t>
+      бюджетные кредиты - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       погашение бюджетных кредитов – 0,0 тысяч тенге;</w:t>
+      погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       приобретение финансовых активов – 0,0 тысяч тенге;</w:t>
+      приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 8556,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге, в том числе:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета - 8556,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       поступление займов – 0,0 тысяч тенге;</w:t>
+      поступление займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       погашение займов – 0,0 тысяч тенге;</w:t>
+      погашение займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       используемые остатки бюджетных средств – 0,0 тысяч тенге;</w:t>
+      используемые остатки бюджетных средств – 8556,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       остатки бюджетных средств – 0,0 тысяч тенге.</w:t>
+      остатки бюджетных средств – 8556,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Марқакөл Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -931,51 +961,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№36/3-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Бурановского сельского округа района Марқакөл на 2026 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Бурановского сельского округа района Марқакөл на 2026 год 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата района Марқакөл Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1653,87 +1721,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.ДОХОДЫ</w:t>
+I.ДОХОДЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-289289,0</w:t>
+187165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2006,52 +2074,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Подоходный налог</w:t>
+              <w:t xml:space="preserve">
+Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3065,87 +3133,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Hалог на транспортные средства с физических лиц</w:t>
+Hалог на транспортные средства с юридических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3800,0</w:t>
+,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3197,132 +3265,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единый земельный налог</w:t>
+Hалог на транспортные средства с физических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+3800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3342,164 +3406,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние налоги на товары, работы и услуги</w:t>
+Единный земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250,0</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3551,206 +3615,202 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления за использование природных и других ресурсов</w:t>
+Единный земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250,0</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3773,87 +3833,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальные поступления</w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-283539,0</w:t>
+250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3873,164 +3933,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
+Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-283539,0</w:t>
+250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4082,170 +4142,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из районного (города областного значения) бюджета</w:t>
+Плата за пользование земельными участками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-283539,0</w:t>
+2500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4300,87 +4360,618 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181415,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181415,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181415,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Целевые текущие трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-283539,0</w:t>
+181415,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4467,51 +5058,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4554,65 +5144,83 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...13 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4655,78 +5263,115 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4769,86 +5414,143 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5272,129 +5974,129 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-289289,0</w:t>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195721,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5518,51 +6220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119139,0</w:t>
+86998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5727,51 +6429,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119139,0</w:t>
+86998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5936,51 +6638,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119139,0</w:t>
+86998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6109,87 +6811,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
-[...35 lines deleted...]
-118139,0</w:t>
+Услуги по обеспечению деятельности акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6395,51 +7097,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+ 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6563,51 +7265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120450,0</w:t>
+77450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6772,51 +7474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120450,0</w:t>
+77450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6981,51 +7683,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120450,0</w:t>
+77450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7399,51 +8101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25795,0</w:t>
+15795,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7608,51 +8310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87891,0</w:t>
+54891,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7817,51 +8519,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49700,0</w:t>
+22717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8026,51 +8728,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49700,0</w:t>
+22717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8199,87 +8901,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
-[...35 lines deleted...]
-49700,0</w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8407,293 +9109,297 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-49700,0</w:t>
+              <w:t xml:space="preserve">
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22717,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8713,192 +9419,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8950,160 +9660,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9187,128 +9901,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9433,51 +10151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9638,51 +10356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступление от продажи финансовых активов государства</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9843,51 +10561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10033,67 +10751,124 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10253,51 +11028,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления займов</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10458,51 +11233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+Поступление от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10526,228 +11301,281 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10767,196 +11595,192 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11008,164 +11832,992 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8556,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+8556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31859,55 +33511,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>