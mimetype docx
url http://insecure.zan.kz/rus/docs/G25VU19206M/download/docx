--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="405e52f" w14:textId="405e52f">
+    <w:p w14:paraId="1deb7bf" w14:textId="1deb7bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,109 +100,119 @@
         </w:rPr>
         <w:t>О бюджете Улкен Нарынского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата района Үлкен Нарын Восточно-Казахстанской области от 23 декабря 2025 года № 19/206-VIII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">В соответствии со </w:t>
+      В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -220,73 +230,69 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан, подпунктом 1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" маслихат района Үлкен Нарын РЕШИЛ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. Утвердить бюджет Улкен Нарынского сельского округа на 2026-2028 годы согласно </w:t>
+      1. Утвердить бюджет Улкен Нарынского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -304,341 +310,440 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)доходы – 186 550,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 260013,0 тысяч тенге:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 163 000,0 тысяч тенге;</w:t>
+      налоговые поступления – 163000,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 5 000,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 5000,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов –18 550,0 тысяч тенге;</w:t>
+      поступления трансфертов – 92013,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) расходы – 186 550,0 тысяч тенге;</w:t>
+      2) затраты – 293456,2 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование – 0,0 тысяч тенге:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге, в том числе: </w:t>
+        <w:t>
+      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -33443,2 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 33443,2 тысяч тенге:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств –33443,2 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения маслихата района Үлкен Нарын Восточно-Казахстанской области от 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-        <w:br/>
+        <w:t>№ 21/219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...24 lines deleted...]
-        <w:t>2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -723,71 +828,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Сыдыкова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -860,5508 +944,4175 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№19/206 -VIII</w:t>
+              <w:t>№19/206-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Улкен Нарынского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения маслихата района Үлкен Нарын Восточно-Казахстанской области от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21/219-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего доходы (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего доходы (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...139 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...180 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260013,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налоговые поступления </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подоходный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44600,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Земельный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31100,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92013,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92013,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92013,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...193 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6379,8051 +5130,6290 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сумма (тыс.тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...138 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...152 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+293456,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104178,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104178,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88188,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15990,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150097,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150097,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61212,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12660,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребения безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16025,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23423,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23423,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22638,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках и сельских округов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+785,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15758,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15758,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15758,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+III. Чистое бюджетное кредитование </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-33443,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33443,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Используемые остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33443,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33443,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Свободные остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33443,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14568,598 +11558,445 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего доходы (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего доходы (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...166 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15167,4841 +12004,3554 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197134,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налоговые поступления </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174760,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подоходный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122910,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122910,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Земельный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33350,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12300,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17374,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17374,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17374,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...193 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20019,8051 +15569,5909 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сумма (тыс.тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Сумма (тыс.тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование</w:t>
-[...27 lines deleted...]
-          <w:p/>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...152 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197134,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94083,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94083,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94083,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78632,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78632,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48523,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13293,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребения безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16616,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24420,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24420,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23770,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках и сельских округов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+III. Чистое бюджетное кредитование </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Используемые остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Свободные остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28208,598 +21616,445 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего доходы (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего доходы (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...166 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28807,4841 +22062,3554 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І.Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налоговые поступления </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подоходный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120300,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120300,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Земельный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35400,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12600,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4700,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...193 lines deleted...]
-          <w:p/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33659,8071 +25627,5919 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сумма (тыс.тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Сумма (тыс.тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...62 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование</w:t>
-[...27 lines deleted...]
-          <w:p/>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...152 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207275,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99112,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99112,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99112,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82554,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82554,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50949,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13958,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребения безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+201,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17447,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25608,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25608,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24958,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках и сельских округов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+III. Чистое бюджетное кредитование </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Используемые остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Свободные остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -41744,55 +31560,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42118,31 +31934,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>