--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1deb7bf" w14:textId="1deb7bf">
+    <w:p w14:paraId="11672ff" w14:textId="11672ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -327,141 +327,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 260013,0 тысяч тенге:</w:t>
+      1) доходы – 320 375,0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 163000,0 тысяч тенге;</w:t>
+      налоговые поступления – 163 000,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 5000,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 5 000,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 92013,0 тысяч тенге;</w:t>
+      поступления трансфертов – 152 375,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 293456,2 тысяч тенге;</w:t>
+      2) затраты – 353 818,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -488,52 +488,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге:</w:t>
+        <w:t xml:space="preserve">
+      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -543,161 +543,161 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – -33443,2 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -33 443,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 33443,2 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 33 443,2 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов – 0,0 тысяч тенге;</w:t>
+      поступление займов – 0,0 тысяч тенге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0,0 тысяч тенге;</w:t>
+      погашение займов – 0,0 тысяч тенге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств –33443,2 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения маслихата района Үлкен Нарын Восточно-Казахстанской области от 18.02.2026 </w:t>
+        <w:t>      Сноска. Пункт 1 - в редакции решения маслихата района Үлкен Нарын Восточно-Казахстанской области от 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 21/219-VIII</w:t>
+        <w:t>№ 24/246-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -980,62 +980,62 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Улкен Нарынского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения маслихата района Үлкен Нарын Восточно-Казахстанской области от 18.02.2026 </w:t>
+        <w:t>
+      Сноска. Приложение 1 - в редакции решения маслихата района Үлкен Нарын Восточно-Казахстанской области от 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 21/219-VIII</w:t>
+        <w:t>№ 24/246-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1262,147 +1262,97 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1883,51 +1833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-260013,0</w:t>
+320375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4538,51 +4488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92013,0</w:t>
+152375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4715,51 +4665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92013,0</w:t>
+152375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4892,51 +4842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92013,0</w:t>
+152375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5062,94 +5012,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...42 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -5180,51 +5086,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тысяч тенге)</w:t>
+Сумма (тыс.тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5695,92 +5601,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5873,87 +5783,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II. Затраты</w:t>
-[...35 lines deleted...]
-293456,2</w:t>
+ІІ.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+319819,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6086,51 +5996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104178,0</w:t>
+133178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6263,51 +6173,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104178,0</w:t>
+133178,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6440,51 +6350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88188,0</w:t>
+105188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6617,51 +6527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15990,0</w:t>
+27990,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7466,51 +7376,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Содержание мест захоронений и погребения безродных</w:t>
+Содержание мест захоронений и погребение безродных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8033,51 +7943,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23423,0</w:t>
+54785,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8210,51 +8120,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23423,0</w:t>
+54785,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8387,51 +8297,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22638,0</w:t>
+54000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8528,51 +8438,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках и сельских округов</w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9473,57 +9383,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10165,61 +10079,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10624,51 +10534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступление займов</w:t>
+Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31560,55 +31470,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>