--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b163d6" w14:textId="7b163d6">
+    <w:p w14:paraId="b3bcc7d" w14:textId="b3bcc7d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,51 +307,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 79 540,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 80 140,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 9 000,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -397,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 70 540,0 тысяч тенге;</w:t>
+      поступления трансфертов – 71 140,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 79 540,0 тысяч тенге;</w:t>
+      2) затраты – 80 279,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -541,87 +541,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -139,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета - 0,0 тысяч тенге;</w:t>
-[...17 lines deleted...]
-      7) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 139,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -631,113 +613,319 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0,0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 139,5 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Маныракского сельского округа Тарбагатайского района на 2026 год установлен объем субвенции, передаваемый из районного бюджета в сумме 42 050,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Учесть, что в бюджете Маныракского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 28 490,0 тысяч тенге.</w:t>
+      3. Учесть, что в бюджете Маныракского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 29 090,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Используемые остатки бюджетных средств 139,5 тысяч тенге распределить согласно приложению 4 к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 3-1 в соответствии с решением Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,50 +1146,12121 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№36/9-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Маныракского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+80 140,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71 140,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71 140,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71 140,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+80 279,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+67 340,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+67 340,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+67 340,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+66 050,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 290,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+137,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 36/9-VIII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Маныракского сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1585,51 +13844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 540,0</w:t>
+84 312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1762,51 +14021,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 000,0</w:t>
+9 540,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1939,51 +14198,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000,0</w:t>
+2 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2116,51 +14375,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000,0</w:t>
+2 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2293,51 +14552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 500,0</w:t>
+6 890,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2470,51 +14729,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2647,51 +14906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2824,51 +15083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 500,0</w:t>
+3 710,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3001,51 +15260,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000,0</w:t>
+2 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3178,51 +15437,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3355,51 +15614,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4063,51 +16322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 540,0</w:t>
+74 772,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4240,51 +16499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 540,0</w:t>
+74 772,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4417,52 +16676,217 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 540,0</w:t>
-            </w:r>
+74 772,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -5285,51 +17709,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 540,0</w:t>
+84 312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5494,51 +17918,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 340,0</w:t>
+71 380,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5703,51 +18127,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 340,0</w:t>
+71 380,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5912,51 +18336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 340,0</w:t>
+71 380,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6121,51 +18545,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 050,0</w:t>
+70 013,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6330,51 +18754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 290,0</w:t>
+1 367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6539,51 +18963,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 200,0</w:t>
+3 392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6748,51 +19172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 200,0</w:t>
+3 392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6957,51 +19381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 200,0</w:t>
+3 392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7166,51 +19590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 060,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7375,51 +19799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 200,0</w:t>
+1 272,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7584,51 +20008,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 060,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7793,51 +20217,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8002,51 +20426,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8211,51 +20635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8420,51 +20844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8629,51 +21053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8838,51 +21262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9047,51 +21471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9256,51 +21680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11614,109 +24038,109 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+              <w:t xml:space="preserve"> от 23 декабря 2025 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/9-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Маныракского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Маныракского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12300,51 +24724,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84 312,0</w:t>
+89 372,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12477,51 +24901,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 540,0</w:t>
+10 113,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12654,51 +25078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 120,0</w:t>
+2 247,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12831,51 +25255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 120,0</w:t>
+2 247,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13008,51 +25432,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 890,0</w:t>
+7 304,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13185,51 +25609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13362,51 +25786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13539,51 +25963,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 710,0</w:t>
+3 933,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13716,51 +26140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 120,0</w:t>
+2 247,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13893,51 +26317,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14070,51 +26494,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14778,51 +27202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 772,0</w:t>
+79 259,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14955,51 +27379,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 772,0</w:t>
+79 259,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15132,217 +27556,52 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 772,0</w:t>
-[...165 lines deleted...]
-            </w:pPr>
+79 259,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -16165,51 +28424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84 312,0</w:t>
+89 372,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16374,51 +28633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 380,0</w:t>
+75 663,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16583,51 +28842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 380,0</w:t>
+75 663,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16792,51 +29051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 380,0</w:t>
+75 663,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17001,51 +29260,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70 013,0</w:t>
+74 214,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17210,51 +29469,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 367,0</w:t>
+1 449,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17419,51 +29678,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 392,0</w:t>
+3 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17628,51 +29887,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 392,0</w:t>
+3 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17837,51 +30096,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 392,0</w:t>
+3 596,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18046,51 +30305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 060,0</w:t>
+1 124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18255,51 +30514,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 272,0</w:t>
+1 348,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18464,51 +30723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 060,0</w:t>
+1 124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18673,51 +30932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18882,51 +31141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19091,51 +31350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19300,51 +31559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19509,51 +31768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 010,0</w:t>
+9 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19718,51 +31977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 010,0</w:t>
+9 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19927,51 +32186,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 010,0</w:t>
+9 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20136,51 +32395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 010,0</w:t>
+9 551,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22494,3593 +34753,160 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
+              <w:t>Тарбагатайского районного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> от 23 декабря 2025 года </w:t>
+              <w:t>маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/9-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Маныракского сельского округа на 2028 год</w:t>
+        <w:t xml:space="preserve"> Использование свободных остатков бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3461 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 39/9-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -26662,51 +35488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+Наименование расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -26879,261 +35705,261 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-89 372,0</w:t>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-75 663,0</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27262,87 +36088,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
-[...35 lines deleted...]
-75 663,0</w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27506,52 +36332,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-75 663,0</w:t>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27644,123 +36470,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-74 214,0</w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27853,332 +36679,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-022</w:t>
-[...71 lines deleted...]
-1 449,0</w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+137,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-3 596,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28198,196 +37024,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-3 596,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28439,1031 +37265,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...979 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29488,3689 +37333,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3637 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+139,5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -33202,55 +37454,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33576,31 +37828,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>