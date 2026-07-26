--- v0 (2026-04-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="459379b" w14:textId="459379b">
+    <w:p w14:paraId="00e6a58" w14:textId="00e6a58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, подпунктом 1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Тарбагатайский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Карасуского сельского округа Тарбагатайского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,66 +291,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 98 186,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 98 786,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 8 400,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -429,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 89 412,0 тысяч тенге;</w:t>
+      поступления трансфертов – 90 012,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 98 186,0 тысяч тенге;</w:t>
+      2) затраты – 99 171,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -573,87 +541,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -385,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 385,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -663,133 +631,339 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0,0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 385,4 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Карасуского сельского округа Тарбагатайского района на 2026 год установлен объем субвенции, передаваемый из районного бюджета в сумме 43 412,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Учесть, что в бюджете Карасуского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 31 000 тысяч тенге.</w:t>
+      3. Учесть, что в бюджете Карасуского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 31 600 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть, что в бюджете Карасуского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 15 000 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Используемые остатки бюджетных средств 385,4 тысяч тенге распределить согласно приложению 4 к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 4-1 в соответствии с решением Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1010,50 +1184,12269 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/7-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Карасуского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+98 786,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 400,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+250,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+50,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+100,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+100,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+374,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+374,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+374,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+90 012,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+90 012,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+90 012,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+99 171,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+69 476,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+69 476,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+69 476,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+68 186,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 290,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 310,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 310,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20 310,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17 510,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 36/7-VIII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Карасуского сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1637,51 +14030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 186,0</w:t>
+98 777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1814,51 +14207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 400,0</w:t>
+8 904,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1991,51 +14384,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500,0</w:t>
+1 590,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2168,51 +14561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 500,0</w:t>
+1 590,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2345,51 +14738,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 800,0</w:t>
+7 208,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2522,51 +14915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250,0</w:t>
+265,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2699,51 +15092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50,0</w:t>
+53,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2876,51 +15269,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500,0</w:t>
+4 770,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3053,51 +15446,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000,0</w:t>
+2 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3230,51 +15623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100,0</w:t>
+106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3407,51 +15800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100,0</w:t>
+106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3584,51 +15977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-374,0</w:t>
+396,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3761,51 +16154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-374,0</w:t>
+396,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3938,51 +16331,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-374,0</w:t>
+396,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4255,52 +16648,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Специальные поступления </w:t>
+              <w:t>
+Специальные поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4469,51 +16862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 412,0</w:t>
+89 477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4646,51 +17039,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 412,0</w:t>
+89 477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4823,51 +17216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 412,0</w:t>
+89 477,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5691,51 +18084,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 186,0</w:t>
+98 777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5900,51 +18293,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 476,0</w:t>
+68 344,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6109,51 +18502,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 476,0</w:t>
+68 344,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6318,51 +18711,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 476,0</w:t>
+68 344,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6527,51 +18920,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 186,0</w:t>
+66 977,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6736,51 +19129,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 290,0</w:t>
+1 367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6945,51 +19338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 710,0</w:t>
+20 823,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7154,51 +19547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 710,0</w:t>
+20 823,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7363,51 +19756,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 710,0</w:t>
+20 823,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7572,51 +19965,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 510,0</w:t>
+18 461,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7781,51 +20174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 200,0</w:t>
+1 282,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7990,51 +20383,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000,0</w:t>
+1 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8199,51 +20592,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8408,51 +20801,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8617,51 +21010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8826,51 +21219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+530,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9035,51 +21428,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9244,51 +21637,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9453,51 +21846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9662,51 +22055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+9 080,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12020,51 +24413,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12078,51 +24471,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/7-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Карасуского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Карасуского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -12706,51 +25099,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 777,0</w:t>
+104 702,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12883,51 +25276,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 904,0</w:t>
+9 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13060,51 +25453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 590,0</w:t>
+1 685,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13237,51 +25630,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 590,0</w:t>
+1 685,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13414,51 +25807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 208,0</w:t>
+7 639,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13591,51 +25984,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-265,0</w:t>
+280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13768,51 +26161,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53,0</w:t>
+56,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13945,51 +26338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 770,0</w:t>
+5 056,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14122,51 +26515,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 120,0</w:t>
+2 247,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14299,51 +26692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106,0</w:t>
+112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14476,51 +26869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106,0</w:t>
+112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14653,51 +27046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-396,0</w:t>
+420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14830,51 +27223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-396,0</w:t>
+420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15007,51 +27400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-396,0</w:t>
+420,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15538,51 +27931,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 477,0</w:t>
+94 846,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15715,51 +28108,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 477,0</w:t>
+94 846,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15892,51 +28285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 477,0</w:t>
+94 846,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -16760,51 +29153,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 777,0</w:t>
+104 702,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16969,51 +29362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 344,0</w:t>
+72 642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17178,51 +29571,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 344,0</w:t>
+72 642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17387,51 +29780,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 344,0</w:t>
+72 642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17596,51 +29989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 977,0</w:t>
+71 193,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17805,51 +30198,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 367,0</w:t>
+1 449,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18014,51 +30407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 823,0</w:t>
+21 873,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18223,51 +30616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 823,0</w:t>
+21 873,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18432,51 +30825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 823,0</w:t>
+21 873,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18641,51 +31034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 461,0</w:t>
+19 369,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18850,51 +31243,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 282,0</w:t>
+1 359,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19059,51 +31452,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 080,0</w:t>
+1 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19268,51 +31661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19477,51 +31870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19686,51 +32079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19895,51 +32288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-530,0</w:t>
+562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20104,51 +32497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 080,0</w:t>
+9 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20313,51 +32706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 080,0</w:t>
+9 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20522,51 +32915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 080,0</w:t>
+9 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20731,51 +33124,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 080,0</w:t>
+9 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23089,3947 +35482,160 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
+              <w:t>Тарбагатайского районного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+              <w:t>маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/7-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Карасуского сельского округа на 2028 год</w:t>
+        <w:t xml:space="preserve"> Использование свободных остатков бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3815 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 39/7-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -27611,51 +36217,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+Наименование расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -27828,261 +36434,261 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-104 702,0</w:t>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-72 642,0</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28211,87 +36817,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
-[...35 lines deleted...]
-72 642,0</w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28455,52 +37061,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-72 642,0</w:t>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28593,123 +37199,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-71 193,0</w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28729,405 +37335,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 449,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-21 873,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29147,1249 +37753,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1197 lines deleted...]
-        </w:trPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
@@ -30437,3689 +37853,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3637 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+385,4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -34151,55 +37974,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34525,31 +38348,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>