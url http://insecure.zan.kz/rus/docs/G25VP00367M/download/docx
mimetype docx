--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="00e6a58" w14:textId="00e6a58">
+    <w:p w14:paraId="330e06a" w14:textId="330e06a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,51 +307,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 98 786,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 97 361,6 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 8 400,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -397,69 +397,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 90 012,0 тысяч тенге;</w:t>
+      поступления трансфертов – 88 587,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 99 171,4 тысяч тенге;</w:t>
+      2) затраты – 97 747,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -659,229 +659,245 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 39/7-VIII</w:t>
+        <w:t>№ 43/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Карасуского сельского округа Тарбагатайского района на 2026 год установлен объем субвенции, передаваемый из районного бюджета в сумме 43 412,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Учесть, что в бюджете Карасуского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 31 600 тысяч тенге.</w:t>
+      3. Учесть, что в бюджете Карасуского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 30 175,6 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 39/7-VIII</w:t>
+        <w:t>№ 43/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть, что в бюджете Карасуского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из областного бюджета в сумме 15 000 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Используемые остатки бюджетных средств 385,4 тысяч тенге распределить согласно приложению 4 к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -900,70 +916,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1201,61 +1217,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Карасуского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 05.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 39/7-VIII</w:t>
+        <w:t>№ 43/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1292,51 +1308,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1402,60 +1417,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1522,60 +1556,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1674,60 +1727,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1856,51 +1928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-98 786,0 </w:t>
+97 361,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4541,51 +4613,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-90 012,0 </w:t>
+88 587,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4720,51 +4792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-90 012,0 </w:t>
+88 587,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4899,100 +4971,99 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-90 012,0 </w:t>
+88 587,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5058,60 +5129,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5177,60 +5267,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5329,60 +5438,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5512,60 +5640,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5725,51 +5872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-99 171,4 </w:t>
+97 747,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6354,52 +6501,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-69 476,0 </w:t>
+              <w:t>
+69 476,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6985,51 +7132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-20 310,0 </w:t>
+19 920,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7195,51 +7342,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-20 310,0 </w:t>
+19 920,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7405,51 +7552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-20 310,0 </w:t>
+19 920,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7615,51 +7762,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-17 510,0 </w:t>
+17 120,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9085,51 +9232,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8 500,0 </w:t>
+7 465,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9295,51 +9442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8 500,0 </w:t>
+7 465,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9505,51 +9652,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8 500,0 </w:t>
+7 465,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9715,51 +9862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-8 500,0 </w:t>
+7 465,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37974,55 +38121,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>