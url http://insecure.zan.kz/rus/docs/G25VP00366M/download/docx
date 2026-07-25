--- v0 (2026-03-10)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5efc742" w14:textId="5efc742">
+    <w:p w14:paraId="27b576e" w14:textId="27b576e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,141 +307,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 96 718,0тысяч тенге, в том числе:</w:t>
+      1) доходы – 97 318,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 18 535,0,0 тысяч тенге;</w:t>
+      налоговые поступления – 18 510,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0,0 тысяч тенге;</w:t>
+      неналоговые поступления – 25,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 78 183,0 тысяч тенге;</w:t>
+      поступления трансфертов – 78 783,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 96718,0 тысяч тенге;</w:t>
+      2) затраты – 99 638,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -523,69 +523,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -2320,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 2320,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -595,113 +595,319 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0,0 тысяч тенге.";</w:t>
+      используемые остатки бюджетных средств – 2320,4 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Кабанбайского сельского округа Тарбагатайского района на 2026 год установлен объем субвенции, передаваемый из районного бюджета в сумме – 40 501,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Учесть, что в бюджете Кабанбайского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме – 37 682,0 тысяч тенге".</w:t>
+      3. Учесть, что в бюджете Кабанбайского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета в сумме 78 783,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Используемые остатки бюджетных средств 2 320,4 тысяч тенге распределить согласно приложению 4 к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 3-1 в соответствии с решением Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -922,50 +1128,13524 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/6-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кабанбайского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97 318,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 510,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 400,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 400,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 960,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+25,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+25,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 783,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 783,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78 783,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99 638,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 518,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 518,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74 518,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73 228,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 290,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2319,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-2320,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 36/6-VIII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Кабанбайского сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1549,51 +15229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96 718,0</w:t>
+66 291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4558,51 +18238,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 183,0</w:t>
+47 756,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4735,51 +18415,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 183,0</w:t>
+47 756,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4912,51 +18592,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78 183,0</w:t>
+47 756,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5780,51 +19460,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96 718,0</w:t>
+66 291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5989,51 +19669,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 518,0</w:t>
+60 291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6198,51 +19878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 518,0</w:t>
+60 291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6407,51 +20087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 518,0</w:t>
+60 291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6616,469 +20296,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73 228,0</w:t>
+60 291,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 290,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-10 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7098,196 +20778,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-10 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7339,164 +21019,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-10 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7589,541 +21269,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-014</w:t>
-[...71 lines deleted...]
-10 000,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-3 200,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-3 200,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8143,196 +21823,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-3 200,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8384,164 +22064,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-1000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8634,541 +22314,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-1200,0</w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9188,196 +22868,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-500,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9429,1095 +23109,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1043 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10587,51 +23222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 500,0</w:t>
+1 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13363,51 +25998,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13421,51 +26056,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/6-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Кабанбайского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Кабанбайского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -14049,51 +26684,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 291,2</w:t>
+67 758,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17058,51 +29693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 756,2</w:t>
+49 223,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17235,51 +29870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 756,2</w:t>
+49 223,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17412,51 +30047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 756,2</w:t>
+49 223,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -18280,51 +30915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66 291,2</w:t>
+67 758,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18489,51 +31124,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 291,2</w:t>
+61 758,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18698,51 +31333,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 291,2</w:t>
+61 758,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18907,51 +31542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 291,2</w:t>
+61 758,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19116,51 +31751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 291,2</w:t>
+61 758,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22043,50 +34678,886 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24818,4124 +38289,160 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
+              <w:t>Тарбагатайского районного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+              <w:t>маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 23 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36/6-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Кабанбайского сельского округа на 2028 год</w:t>
+        <w:t xml:space="preserve"> Использование свободных остатков бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3992 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 39/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -29455,83 +38962,52 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29637,83 +39113,52 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29735,260 +39180,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 758,6</w:t>
+2320,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-61 758,6</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30117,87 +39562,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
-[...35 lines deleted...]
-61 758,6</w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30362,51 +39807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61 758,6</w:t>
+2320,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30499,332 +39944,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-61 758,6</w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-4 000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2319,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30853,187 +40316,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...135 lines deleted...]
-4 000,0</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31094,155 +40557,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...103 lines deleted...]
-4 000,0</w:t>
+01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31335,5670 +40798,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...5618 lines deleted...]
-1</w:t>
+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37026,51 +40870,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -37102,55 +40964,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37476,31 +41338,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>