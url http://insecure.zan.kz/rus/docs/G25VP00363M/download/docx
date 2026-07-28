--- v0 (2026-03-12)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d980f2" w14:textId="6d980f2">
+    <w:p w14:paraId="39bde35" w14:textId="39bde35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, подпунктом 1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Тарбагатайский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить бюджет Тугылского сельского округа Тарбагатайского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,66 +291,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 177 969,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 182 169 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 56 800,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -411,69 +379,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 3000,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов –117 969,0 тысяч тенге;</w:t>
+      поступления трансфертов –126 533,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 177 969,0 тысяч тенге;</w:t>
+      2) затраты – 186 533,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -555,69 +523,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -4364,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 4364,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -627,113 +595,317 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0,0 тысяч тенге.";</w:t>
+      используемые остатки бюджетных средств – 4364,9 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Тугылского сельского округа Тарбагатайского района на 2026 год установлен объем субвенции, передаваемый из районного бюджета в сумме 35 884,0 тыс. тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Учесть, что в бюджете Тугылского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджетиа 82 085,0 тысячи тенге.</w:t>
+      3. Учесть, что в бюджете Тугылского сельского округа Тарбагатайского района на 2026 год предусмотрены целевые текущие трансферты из районного бюджета 126 533,9 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 3 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Используемые остатки бюджетных средств 4364,9 тысяч тенге распределить согласно приложению 4 к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Решение дополнено пунктом 3- 1 в соответствии с решением Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -954,50 +1126,13553 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№36/3-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Тугылского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 1 в редакции решения Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+182 169,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+56 800,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+26 900,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 900,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+29 574,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 426,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+450,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+26 674,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления за использование природных и других ресурсов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126 533,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122 169,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122 169,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186 533,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121 169,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121 169,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121 169,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112 884,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 285,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+49 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+49 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8 000,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 292,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+-4 364,9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 364,9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 364,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№36/3-VIII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Тугылского сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1581,51 +15256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-177 969,0</w:t>
+195 765,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4763,51 +18438,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117 969,0</w:t>
+132 565,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4940,51 +18615,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117 969,0</w:t>
+132 565,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5117,51 +18792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117 969,0</w:t>
+132 565,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7239,51 +20914,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 000,0</w:t>
+61 796,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7448,51 +21123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 000,0</w:t>
+61 796,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7657,51 +21332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 000,0</w:t>
+61 796,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8284,51 +21959,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 000,0</w:t>
+51 796,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12732,51 +26407,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12790,51 +26465,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№36/3-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Тугылского сельского округа на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Тугылского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -17822,51 +31497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-177 969,0</w:t>
+195 765,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24569,4297 +38244,160 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тарбагатайского районного маслихата </w:t>
+              <w:t>Тарбагатайского районного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 23 декабря 2025 года </w:t>
+              <w:t>маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№36/3-VIII</w:t>
+              <w:t>от 23 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 36/3-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Тугылского сельского округа на 2028 год</w:t>
+        <w:t xml:space="preserve"> Использование свободных остатков бюджетных средств</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...4165 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Тарбагатайского районного маслихата Восточно-Казахстанской области от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 39/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -29441,51 +38979,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+Наименование затрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -29623,296 +39161,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II. ЗАТРАТЫ</w:t>
-[...35 lines deleted...]
-195 765,0</w:t>
+ІІ ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4364,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...167 lines deleted...]
-121 969,0</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4364,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30041,87 +39579,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
-[...35 lines deleted...]
-121 969,0</w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4364,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30286,51 +39824,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-121 969,0</w:t>
+4364,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30423,123 +39961,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-112 884,0</w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возврат сумм неиспользованных (недоиспользованных) целевых трансфертов, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30632,332 +40170,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-022</w:t>
-[...71 lines deleted...]
-9 085,0</w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4292,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-61 796,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4364,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30977,196 +40515,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-61 796,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4364,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31218,1031 +40756,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...979 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -32267,4107 +40824,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...4009 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+4364,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -36399,55 +40945,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36773,31 +41319,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>