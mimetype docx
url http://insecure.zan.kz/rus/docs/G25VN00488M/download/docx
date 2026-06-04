--- v0 (2026-03-13)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aed9f6e" w14:textId="aed9f6e">
+    <w:p w14:paraId="8ba94e9" w14:textId="8ba94e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -339,357 +339,419 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 184225,0 тысяч тенге, в том числе:</w:t>
+      1) доходы - 185050,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления - 12548,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления - 0,0 тысяч тенге;</w:t>
+       неналоговые поступления - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 171677,0 тысяч тенге;</w:t>
+      поступления трансфертов - 172502,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 184225,0 тысяч тенге;</w:t>
+      2) затраты - 185714,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
+       3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты - 0,0 тысяч тенге;</w:t>
+       бюджетные кредиты - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
+       погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
+       приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
+       поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 0,0 тысяч тенге;</w:t>
+       5) дефицит (профицит) бюджета - - 664,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0,0 тысяч тенге, в том числе:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета - 664,7 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов - 0,0 тысяч тенге;</w:t>
+       поступление займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов - 0,0 тысяч тенге;</w:t>
+       погашение займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств - 0,0 тысяч тенге;</w:t>
+       используемые остатки бюджетных средств - 664,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      остатки бюджетных средств - 0,0 тысяч тенге.</w:t>
+       остатки бюджетных средств - 664,7 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/8-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -796,50 +858,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Бахтияров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -932,50 +1012,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 48/8-VІII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Сарыоленского сельского округа Курчумского района на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50/8-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1689,51 +1807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184225,0</w:t>
+185050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3846,51 +3964,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 4</w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3982,51 +4100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171677,0</w:t>
+172502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4159,51 +4277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171677,0</w:t>
+172502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4336,51 +4454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171677,0</w:t>
+172502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4513,51 +4631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107295,0</w:t>
+108120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5774,51 +5892,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184225,0</w:t>
+185714,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5983,51 +6101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67382,0</w:t>
+68571,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6192,51 +6310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67382,0</w:t>
+68571,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6401,51 +6519,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67382,0</w:t>
+68571,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6610,51 +6728,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64882,0</w:t>
+66071,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6860,51 +6978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 7</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7028,51 +7146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85843,0</w:t>
+85943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7237,51 +7355,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85843,0</w:t>
+85943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7446,51 +7564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85843,0</w:t>
+85943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7655,51 +7773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12348,0</w:t>
+12448,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8282,51 +8400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31000,0</w:t>
+31200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8491,51 +8609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31000,0</w:t>
+31200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8700,51 +8818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31000,0</w:t>
+31200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8909,51 +9027,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31000,0</w:t>
+31200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10344,51 +10462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-664,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10549,51 +10667,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+664,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11164,51 +11282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+664,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11369,51 +11487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+664,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32603,55 +32721,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32977,31 +33095,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>