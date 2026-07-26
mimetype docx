--- v1 (2026-06-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ba94e9" w14:textId="8ba94e9">
+    <w:p w14:paraId="6fa848c" w14:textId="6fa848c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан от 15 марта 2025 года, с подпунктом 1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", Курчумский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Сарыоленского сельского округа Курчумского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,66 +291,67 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 185050,0 тысяч тенге, в том числе:</w:t>
+      1) доходы - 179050,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления - 12548,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -411,69 +379,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 172502,0 тысяч тенге;</w:t>
+      поступления трансфертов - 166502,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 185714,7 тысяч тенге;</w:t>
+      2) затраты - - 179714,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -673,107 +641,107 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 11.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 50/8-VIII</w:t>
+        <w:t>№ 53/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -858,68 +826,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Бахтияров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1029,61 +979,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Сарыоленского сельского округа Курчумского района на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 11.02.2026 </w:t>
+      Сноска. Приложение 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 50/8-VIII</w:t>
+        <w:t>№ 53/7-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1598,51 +1548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1807,51 +1757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185050,0</w:t>
+179050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4100,51 +4050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-172502,0</w:t>
+166502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4277,51 +4227,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-172502,0</w:t>
+166502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4454,51 +4404,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-172502,0</w:t>
+166502,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4631,51 +4581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108120,0</w:t>
+102120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5892,51 +5842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185714,7</w:t>
+179714,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6978,51 +6928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+ 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7146,51 +7096,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85943,0</w:t>
+107943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7355,51 +7305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85943,0</w:t>
+107943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7564,51 +7514,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85943,0</w:t>
+107943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7773,51 +7723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12448,0</w:t>
+18648,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8191,51 +8141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71495,0</w:t>
+87294,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8400,51 +8350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31200,0</w:t>
+3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8609,51 +8559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31200,0</w:t>
+3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8818,51 +8768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31200,0</w:t>
+3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9027,51 +8977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31200,0</w:t>
+3200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32721,55 +32671,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>