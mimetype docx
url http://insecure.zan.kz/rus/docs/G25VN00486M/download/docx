--- v1 (2026-06-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="721c7b0" w14:textId="721c7b0">
+    <w:p w14:paraId="8ecae26" w14:textId="8ecae26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,173 +100,179 @@
         </w:rPr>
         <w:t>О бюджете Куйганского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Курчумского районного маслихата Восточно-Казахстанской области от 18 декабря 2025 года № 48/6-VIII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      В соответствии со </w:t>
+        <w:t xml:space="preserve">
+      В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан от 15 марта 2025 года, с подпунктом 1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", Курчумский районный маслихат РЕШИЛ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      1. Утвердить бюджет Куйганского сельского округа Курчумского района на 2026-2028 годы согласно </w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить бюджет Куйганского сельского округа Курчумского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -284,969 +290,955 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 135469,0 тысяч тенге, в том числе:</w:t>
+      1) доходы - 129469,0 тысяч тенге, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления - 7692,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        неналоговые поступления - 168,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 123484,0 тысяч тенге;</w:t>
+      поступления трансфертов - 121690,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 137506,7 тысяч тенге;</w:t>
+      2) затраты - 130506,7 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        бюджетные кредиты - 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        5) дефицит (профицит) бюджета - - 1037,7 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        6) финансирование дефицита (использование профицита) бюджета - 1037,7 тысяч тенге, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        поступление займов - 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        погашение займов - 0,0 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        используемые остатки бюджетных средств - 1037,7 тысяч тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        остатки бюджетных средств - 1037,7 тысяч тенге.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 11.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от от 27.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 50/6-VIII</w:t>
-[...385 lines deleted...]
-        <w:t>№ 50/6-VIII</w:t>
+        <w:t>№ 53/6-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Учесть в бюджете Куйганского сельского округа объем субвенции, передаваемый из районного бюджета в бюджет Куйганского сельского округа на 2026 год в сумме 48484,0 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Председатель Курчумского районного маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>К. Бахтияров</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Курчумского районного маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 18 декабря 2025 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 48/6-VІII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Куйганского сельского округа Курчумского района на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1256,128 +1248,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1399,120 +1361,97 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1520,4844 +1459,3548 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...175 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129469.0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7692,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Индивидуальный подоходный налог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налоги на собственность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4192,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3972,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства с юридических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства с физических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3900,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не налоговое поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущество, находящегося в комунальной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121609,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121609,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного ( города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121609,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из местных бюджетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73125,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субвенции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48484,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -6381,226 +5024,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6610,128 +5204,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6754,128 +5318,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6910,120 +5444,97 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7031,8445 +5542,6147 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...217 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130506,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53046,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53046,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53046,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53009,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1037,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65460,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65460,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65460,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17960,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11000,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1037,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1037,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1037,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1037,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15614,226 +11827,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -15843,128 +12007,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -15986,120 +12120,97 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16270,6099 +12381,4433 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70994,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5500,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налоги на собственность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4040,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства с юридических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+340,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства с физических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3970,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не налоговое поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущество, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Продажа земли </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи земельных участков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65344,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65344,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного ( города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65344,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из местных бюджетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36318,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субвенции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29026,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -22386,226 +16831,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -22615,128 +17011,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -22759,128 +17125,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -22915,120 +17251,97 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23233,9076 +17546,6451 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70994,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42233,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42233,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42233,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42233,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+690,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27208,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Организация водоснабжения населенных пунктов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27208,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27508,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12226,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14182,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+863,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+863,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+863,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+863,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -32447,226 +24135,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -32676,128 +24315,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -32819,120 +24428,97 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33103,6099 +24689,4433 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74543,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5775,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налоги на собственность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+565,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+375,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4040,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства с юридических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+340,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства с физических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3970,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не налоговое поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущество, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Продажа земли </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи земельных участков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68618,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68618,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного ( города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68618,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из местных бюджетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36318,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...215 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субвенции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32300,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -39219,226 +29139,177 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Всего (тысяч тенге)</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Всего (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -39448,128 +29319,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -39592,128 +29433,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -39748,120 +29559,97 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -40066,9096 +29854,6461 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74543,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42233,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42233,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42233,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42233,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+965,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23827,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Организация водоснабжения населенных пунктов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24517,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24517,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12226,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14182,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4137,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4137,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4137,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4137,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...264 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -49176,55 +36329,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -49550,31 +36703,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>