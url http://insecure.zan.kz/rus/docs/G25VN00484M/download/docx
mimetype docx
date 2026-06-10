--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d7f89d" w14:textId="3d7f89d">
+    <w:p w14:paraId="4da5ef4" w14:textId="4da5ef4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -228,68 +211,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан от 15 марта 2025 года, с подпунктом 1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", Курчумский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Курчумского сельского округа Курчумского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,394 +291,457 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1) доходы - 338310,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 416719,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления - 152800,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       неналоговые поступления - 0,0 тысяч тенге;</w:t>
+      неналоговые поступления - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 181510,0 тысяч тенге;</w:t>
+      поступления трансфертов - 263919,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 338310,0 тысяч тенге;</w:t>
+      2) затраты - 429301,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       бюджетные кредиты - 0,0 тысяч тенге;</w:t>
+      бюджетные кредиты - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
+      погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
+      приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       5) дефицит (профицит) бюджета - - 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета - - 12582,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0,0 тысяч тенге, в том числе:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета - 12582,2 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       поступление займов - 0,0 тысяч тенге;</w:t>
+      поступление займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       погашение займов - 0,0 тысяч тенге;</w:t>
+      погашение займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       используемые остатки бюджетных средств - 0,0 тысяч тенге;</w:t>
+      используемые остатки бюджетных средств - 12582,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       остатки бюджетных средств - 0,0 тысяч тенге.</w:t>
+      остатки бюджетных средств - 12582,2 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -912,70 +942,108 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 18 декабря 2025 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 48/4-VIІI</w:t>
+              <w:t>№ 48/4-VІII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Курчумского сельского округа Курчумского района на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Курчумского районного маслихата Восточно-Казахстанской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53/4-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1689,51 +1757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-338310,0</w:t>
+416719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2043,51 +2111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138400,0</w:t>
+113400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2220,51 +2288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138400,0</w:t>
+113400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2397,51 +2465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12900,0</w:t>
+38600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2574,51 +2642,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12900,0</w:t>
+38600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2747,51 +2815,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000,0</w:t>
+3300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2920,51 +2988,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10900,0</w:t>
+35300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3097,51 +3165,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500,0</w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3274,51 +3342,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500,0</w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3447,92 +3515,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500,0</w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3624,51 +3692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185510,0</w:t>
+263919,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3801,51 +3869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185510,0</w:t>
+263919,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3978,51 +4046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185510,0</w:t>
+263919,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4155,51 +4223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97110,0</w:t>
+180519,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4332,51 +4400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88400,0</w:t>
+83400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5305,51 +5373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-338310,0</w:t>
+429301,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5514,51 +5582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98400,0</w:t>
+146091,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5723,51 +5791,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98400,0</w:t>
+146091,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5932,51 +6000,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98400,0</w:t>
+146091,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6141,51 +6209,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96900,0</w:t>
+98591,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6350,51 +6418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500,0</w:t>
+47500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6559,51 +6627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211969,0</w:t>
+218969,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6768,51 +6836,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211969,0</w:t>
+218969,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6977,51 +7045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211969,0</w:t>
+217969,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7395,51 +7463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000,0</w:t>
+16000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7813,51 +7881,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-156769,0</w:t>
+177769,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8022,51 +8090,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27941,0</w:t>
+43241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8231,51 +8299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27941,0</w:t>
+43241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8440,51 +8508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27941,0</w:t>
+43241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8649,51 +8717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27941,0</w:t>
+43241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10084,51 +10152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10289,51 +10357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10740,51 +10808,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10908,51 +10976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11117,51 +11185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11330,51 +11398,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+12582,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33450,55 +33518,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33824,31 +33892,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>