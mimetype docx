--- v0 (2026-03-06)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34c2bab" w14:textId="34c2bab">
+    <w:p w14:paraId="3d51e32" w14:textId="3d51e32">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,68 +152,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со статьями 73-1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -248,68 +231,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Катон-Карагайского районного маслихата от 18 декабря 2025 года №33/358-VIII"О бюджете Катон-Карагайского района на 2026-2028 годы" Катон –Карагайский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить бюджет Катон-Карагайского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -344,50 +311,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) доходы – 206 355,0 тысяч тенге, в том числе: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -650,70 +618,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 0,0 тысяч тенге.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -947,50 +915,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 34/370 -VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Катон-Карагайского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения - Катон-Карагайского районного маслихата Восточно-Казахстанской области от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/400-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1759,51 +1765,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206355,0</w:t>
+438735,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1936,51 +1942,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96857,0</w:t>
+96343,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2113,51 +2119,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62260,0</w:t>
+63397,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2290,51 +2296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62260,0</w:t>
+63397,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2467,51 +2473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29142,0</w:t>
+30105,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2998,51 +3004,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26735,0</w:t>
+27398,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3139,87 +3145,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единный земельный налог</w:t>
-[...35 lines deleted...]
-1671,0</w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1971,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3352,51 +3358,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2541,0</w:t>
+2841,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3529,51 +3535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2541,0</w:t>
+2841,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4237,51 +4243,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2914,0</w:t>
+21514,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4414,51 +4420,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2914,0</w:t>
+21514,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4591,51 +4597,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2914,0</w:t>
+21514,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4809,51 +4815,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4945,51 +4951,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109498,0</w:t>
+320878,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5122,51 +5128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109498,0</w:t>
+320878,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5299,367 +5305,204 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109498,0</w:t>
-[...122 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+320878,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-программа</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -5703,838 +5546,780 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Наименование</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...154 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-206355,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-206355,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440349,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-99955,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191335,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6554,164 +6339,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-99955,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191335,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6772,477 +6557,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-022</w:t>
-[...71 lines deleted...]
-0,0</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190435,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-69400,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-69400,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7262,164 +7047,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-33000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7480,123 +7265,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-20700,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7657,123 +7442,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-200,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7834,477 +7619,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-15500,0</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребение безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-37000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-37000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8324,164 +8109,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-37000,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8542,477 +8327,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-045</w:t>
-[...71 lines deleted...]
-0,0</w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9032,482 +8817,482 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9563,128 +9348,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9772,92 +9557,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-III. Чистое бюджетное кредитование </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9985,52 +9774,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Бюджетные кредиты</w:t>
+              <w:t xml:space="preserve">
+III. Чистое бюджетное кредитование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10054,160 +9843,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Погашение бюджетных кредитов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10231,156 +10016,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-IV. Сальдо по операциям с финансовыми активами</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10509,51 +10298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10682,51 +10471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступление от продажи финансовых активов государства</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10855,87 +10644,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Дефицит (профицит) бюджета</w:t>
-[...34 lines deleted...]
-              <w:t>
---0,0</w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11028,405 +10817,401 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Финансирование дефицита (использование профицита) бюджета</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-19613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...99 lines deleted...]
-Погашение займов</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11459,151 +11244,151 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...99 lines deleted...]
-Используемые остатки бюджетных средств </w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11627,93 +11412,93 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11736,87 +11521,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Остатки бюджетных средств </w:t>
-[...35 lines deleted...]
-0,0</w:t>
+Используемые остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11836,50 +11621,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19613,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11949,51 +11911,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+19613,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34834,55 +34796,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>