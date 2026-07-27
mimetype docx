--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33afd3f" w14:textId="33afd3f">
+    <w:p w14:paraId="0597d2a" w14:textId="0597d2a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,211 +100,191 @@
         </w:rPr>
         <w:t>Об образовании избирательных участков на территории города Усть-Каменогорска</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение акима города Усть-Каменогорска Восточно-Казахстанской области от 18 ноября 2025 года № 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О выборах в Республике Казахстан", РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Образовать избирательные участки на территории города Усть-Каменогорска согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственному учреждению "Аппарат акима города Усть-Каменогорска" обеспечить размещение настоящего решения на интернет-ресурсе акимата города Усть-Каменогорска после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -322,222 +302,215 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Аким города Усть-Каменогорска </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Акышов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"СОГЛАСОВАНО"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Усть-Каменогорская городская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>территориальная избирательная комиссия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -545,68 +518,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Шерубаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -672,28184 +627,25500 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">города Усть-Каменогорска </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 ноября 2025 года № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории города Усть-Каменогорска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции решения - акима города Усть-Каменогорска Восточно-Казахстанской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Каныша Сатпаева, 26/1, коммунальное государственное учреждение "Средняя школа № 24" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 61-76-04.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Каныша Сатпаева № 18, 22, 22/1, 22/2, 24, 28, 32, 34, 36, 36/1, 36/2, 48, 50, 50/1, 52, 54, 58, 60.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Жастар, 31/3, коммунальное государственное учреждение "Общеобразовательная школа № 47" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 60-84-86.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар № 16, 18, 20, 21, 21/1, 33, 37, 37/1, 37/2, 39, 39/1, 41, 43;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       потребительский кооператив собственников гаражей "Текстильщиков".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Каныша Сатпаева, 8/3, коммунальное государственное учреждение "Лицей № 44 имени Оралхана Бокея" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 61-15-25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Каныша Сатпаева № 2, 2/2, 4, 6, 6/1, 8, 8/1, 8/2, 20, 26, 30;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жастар № 12, 14; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       потребительский кооператив собственников гаражей "Автомобилист".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Каныша Сатпаева, 8/3, коммунальное государственное учреждение "Лицей № 44 имени Оралхана Бокея" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 61-15-25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Каныша Сатпаева № 12, 12/1, 12/2, 12/3, 14, 14/1, 14/2, 14/3, 16, 16/1, 16/2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Оралхан Бөкей № 2, 27.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Оралхан Бөкей, 1, коммунальное государственное учреждение "Средняя школа № 26" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 61-74-99.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проспект Қазыбек би № 14, 18, 18/1, 32, 34, 36, 38, 40, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Оралхан Бөкей № 5, 7, 9, 11, 13, 15, 17, 19, 21, 23.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Оралхан Бөкей, 1, коммунальное государственное учреждение "Средняя школа № 26" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 61-74-99.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Оралхан Бөкей № 25, 29, 31, 31/1, 31/2, 31/3, 31/4, 33, 38, 41, 43;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проспект Қазыбек би № 8, 24/1, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 7</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Каныша Сатпаева, 3/1, коммунальное государственное учреждение "Средняя профильная школа № 45" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 61-75-36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Каныша Сатпаева № 13В, 13/5, 13/6, 13 Б, 15, 15/1, 15/2, 15/3, 15/4, 17/2, 17/4, 17/5, 21, 21/1, 21/3, 21/5, 23, 23/1, 23/2, 23/3, 25, 25/1, 25/2, 25/4, 25/5, 25Г, 27, 27/2, 27/5, 29, 29/1, 31, 31/1, 34/3, 34/4, 41, 61; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Самарское шоссе № 4, 24/4, 26/2, 26/3, 26/4, 28/3, 36/3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица А. Шарипова № 2, 4, 6, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Г. Гребенщикова № 1, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Рейша № 9/4, 9/5, 11/2, 11/7, 11/10, 11/11, 11/17, 11/18, 11/19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Майлина № 1, 6, 7;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ы. Алтынсарина № 1, 7, 7/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 8</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Воронина, 34, коммунальное государственное учреждение "Средняя школа № 42" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 62-38-32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Энтузиастов № 2, 4, 6, 8, 10, 12, 17, 17/1, 17/2, 18, 20, 22, 22а, 22/1, 24, 24а, 26, 26а, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 63, 64, 66, 68, 70, 72, 74, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 140а, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Воронина № 1, 2, 3, 4, 5, 6, 7, 8, 9, 12, 13, 13/1, 14, 14/1, 14/2, 15, 16, 16/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34/1, 35, 36, 37, 39, 40, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 62, 62/1, 63, 65, 66, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 94, 94/1, 95, 96, 97, 98, 99, 100, 101, 119, 121, 123, 123/1, 125, 125а, 127, 127а, 129, 131, 133, 133а, 135; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Колбинский № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 517, 526; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Фонтанная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49а, 50, 51, 52, 53, 55, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 127/1, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 145, 147, 149, 151, 153, 155, 157, 159; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Дружбы народов № 1, 2, 2/1, 2/2, 2/3, 2/4, 2/5, 2/6, 3, 5, 6/2, 7, 8/4, 9, 14/3, 18, 19, 21, 27, 29, 30, 31, 35, 43, 45, 51; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Авиценны № 1, 2, 3, 4, 5, 5/1, 6, 6/1, 7, 8, 10, 11, 12, 14, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Вартаняна № 4, 10; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Высоцкого № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 15, 16, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Есенина № 1, 2, 3, 5, 6, 7, 8, 10, 11, 12, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Юности № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Прииртышская № 10, 12, 17, 19, 21, 23, 25, 27, 29, 31; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Березовый № 1, 3, 5, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Лунный № 1, 3, 4, 5, 7, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Звездный № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Гранитный № 1, 2, 3, 4, 5, 6, 7, 8, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Изумрудный № 2, 3, 4, 5, 6, 7, 8, 9, 10, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Зодчий № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Чечекский № 1, 3, 5, 7, 9, 11; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жюль Верна № 3, 4, 7, 25; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жоталы № 12/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Арасан № 2, 4, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Аялы № 9, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақшоқы № 2, 7;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жилой массив 16:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       земельные участки № 652, 837, 897.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 9</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Воронина, 34, коммунальное государственное учреждение "Средняя школа № 42" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 62-38-32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Джека Лондона № 1/1-1, 1/1-2, 1/1-3, 1/1-4, 2, 3, 5, 5/1, 6, 8, 11, 13, 15, 17, 19, 21, 23, 26, 332, 357, 359, 362, 364, 413; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Цветочная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Художественная № 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 20а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Фестивальная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Багаева № 1, 2, 5, 6, 7, 8, 9, 10, 12, 14, 14/1, 14/2, 14/6, 16, 16/1, 16/2, 16/3, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Оралхан Бөкей № 1, 1а, 1в, 1г, 2, 4, 5, 6, 8, 10, 12, 14, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Энтузиастов № 1, 3, 5а, 5/4, 7, 7/2, 9, 9/2, 11, 13, 15, 15/1, 15/3, 19, 19/3, 21, 21/1, 23, 23/1, 23/2, 23/3, 23/5, 29, 37, 39/1, 41, 43, 43а, 45; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Вольная № 1, 2-1, 2-2, 3, 4, 4-1, 4-2, 5, 6, 6-1, 6-2, 7, 8-1, 8-2, 9, 10-1, 10-2, 12-1, 12-2, 15/1, 18, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Подгорная № 1, 2, 2/1, 3, 4, 4/1, 5, 6, 6а, 7, 7а, 7/1, 8, 9, 9/1, 10, 11, 12, 13, 14, 15, 15/3, 16, 17, 18, 18/1, 19, 19/1, 20, 20/1, 21, 21/2, 21/3, 21/5, 22, 23, 23/2, 23/3, 24, 24/1, 25, 25/1, 26, 26/1, 27, 27/1, 27/2, 27/3, 28, 29, 29а, 29/2, 30, 31, 31/1, 32, 33, 34, 34а, 34/1, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45а, 46, 46а, 46/1, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56/1, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 69/1, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78а, 78б, 79, 80, 80а, 81, 81а, 82, 83, 84, 84/1, 85, 85а, 86, 87, 88, 89, 90, 90а, 91, 91а, 92, 93, 94, 95, 96, 97, 98, 98/1, 99, 100, 100а, 101, 101а, 102, 103, 103/1, 103/2, 104, 105, 106, 107, 108, 109, 110, 111, 112, 130, 143, 236; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Азовская № 2-1, 2-2, 4, 6-1, 6-2, 8-1, 8-2, 10-1, 10-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Автомобилистов № 1-1, 1-2, 2-1, 2-2, 3-1, 3-2, 4-1, 4-2, 5-1, 5-2, 6-1, 6-2, 7-1, 7-2, 8-1, 8-2, 10-1, 10-2, 11, 12-1, 12-2, 13, 14-1, 14-2; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бастау № 5/1, 5/3, 6/1, 6/4, 9, 9/2, 10, 11а, 11б, 11/1, 11/2, 11/3, 11/4, 11/5, 13, 14, 15, 16, 17, 19, 20, 21, 22, 22/2, 22/3, 25, 25/1, 29, 36/1, 40, 42/1, 42/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица В. Шарова № 2, 7, 11, 15, 24/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жыландинская № 5; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Былинная № 3/1, 3/2, 8, 8/1, 12, 12/1, 16/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Лыжный № 5; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Олимпийская № 1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Б. Момышулы № 2, 5, 6, 8/2, 12, 12/2, 16, 21, 24, 25, 27, 27/1, 28/2, 29/1, 33, 35, 35/2, 36/3, 40, 48/2, 53, 55, 89, 101, 105/3, 349, 429, 429/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Цветущая долина № 1, 12;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Г. Флейтлиха № 1, 4, 9, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Қайнар № 4/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бокеева № 1, 1А, 1В, 1Г, 2, 4, 5, 6, 8 10, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Медик-1, "Медик-2, "Медик-3", "Машиностроитель-4", "Природа", "Металлист-2", "Надежда КГПЦ", "Монтажник", "Монтажник-2", "Мебельщик-1", "Прометей".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 10</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Прибрежная, 85/1, коммунальное государственное учреждение "Средняя школа № 6" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 20-71-45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Рижская № 40, 42/1, 43, 44, 44/4, 45, 45/1, 45/2, 45/3, 45/5, 45/6, 46, 47, 47/1, 48, 49, 50, 50/1, 51, 52, 53, 54, 54/1, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 87а, 89, 89а, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Байкальская № 93а, 94, 96, 98, 98а, 99, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 120а, 122, 124, 125, 126, 128, 129, 131, 131/1, 133, 135, 135/1, 137, 137/1, 139, 139/1, 141, 141/1, 141-2, 141-3, 143, 145, 147, 149, 151, 153, 153а, 155, 155а, 156, 161, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Атлантическая № 37, 37-1, 39, 39а, 39-1, 40а, 41, 42, 43, 45, 46, 46а, 46-3, 47, 49, 49/1, 50, 51, 51-3, 52, 52/1, 52-2, 53, 53-1, 54, 55, 55-2, 55-4, 56, 57, 58, 58-1, 58-3, 59, 59-2, 59-3, 60, 61, 61/4, 62, 63, 63а, 64, 65, 66, 67, 68, 70, 71, 72, 73, 74, 75, 75/1, 76, 77, 77/1, 78, 79, 80, 81, 82, 82а, 83, 84, 85, 86, 87, 88, 89, 90, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 104, 105, 106, 107, 108, 109, 110, 112;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ульяновская № 27, 30, 31, 32, 34, 36, 37, 39, 39-1, 39-2, 41, 41а, 41/1, 41/2, 41/3, 43, 43а, 43/1, 45, 45а, 46, 46-2, 47, 47а, 47/1, 48, 48а, 49, 50, 50-3, 51, 52, 52-3, 53, 54, 55, 55-4, 56, 56-1, 56-2, 56-3, 56-4, 57, 58, 59, 59-3, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 74, 76, 78, 80, 81/1, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Прибрежная № 36/1, 51, 58, 58а, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80-2, 81, 81-1, 82, 83, 84, 86, 87, 87/1, 88, 89, 89-2, 90, 91, 92, 93, 94, 95, 95-1, 95-2, 96, 96-1, 96-2, 97, 97-1, 97-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Зайсанская № 68, 70, 71, 71а, 72, 72а, 73, 74, 75, 75/1, 76, 76а, 77, 78, 79, 80, 81, 82, 82-2, 83, 84, 85, 85а, 86, 87, 87а, 88, 89, 89а, 90, 90а, 91, 91а, 92, 93, 94, 95, 96, 97, 99, 101, 103, 105, 105а, 107, 109, 111, 113, 115, 117, 119, 121, 122, 123, 125, 135, 137, 157, 159; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Иртышская № 146, 148, 150, 152, 152б, 154, 154а, 156, 156а, 156б, 158, 164; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Урожайная № 25, 25/1, 26, 27, 28, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Прибрежный № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Республиканская № 1, 1а, 1б, 1в, 3, 3/1, 5, 5/1, 5/2, 7, 7а, 7-1, 7-2, 9, 9/1, 9/2, 11, 13, 13-1, 13-2, 13-3, 15, 16/1, 17-1, 19, 21, 21-2, 23, 25, 27, 27/1, 29, 31;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Турова № 7, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 11</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Островского, 20/1, коммунальное государственное казенное предприятие "Центр по развитию культурной деятельности и массового спорта "Самғау" акимата города Усть-Каменогорска, телефон 70-18-96.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Алейская № 3, 16, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 3-я Алейская № 2, 2а, 3, 5, 7, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Байдукова № 2, 4, 6, 6а, 8, 10, 12, 14, 16, 18, 18а, 22, 24а, 26, 26а, 28, 30, 30а, 32, 34, 34а, 36, 36а, 38, 40, 40/1, 42/1, 42/2, 44, 46, 46а, 48, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62, 64, 66, 66а, 68, 70, 72/1, 72/2, 74, 74/1, 76, 78, 80, 80а, 82, 84, 86, 88, 90, 92, 106/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Глинки № 3, 5, 5/1, 7;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Громова № 4, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 44, 46, 48, 50; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Крутой № 2, 3, 3а, 3/1, 3/2, 4, 5/1, 5/2, 6, 7, 8, 9, 10, 12, 14, 16, 18/1, 18/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z132" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Островского № 2, 4, 6, 8, 10, 10/1, 12, 14, 14/1, 16, 58, 60; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Правды № 10а, 12, 16, 18а, 18б, 20, 22, 24, 26, 28/1, 30/1, 30/2, 32/1, 32/2, 34; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 1-ая Северная № 1, 2/1, 2/2, 4, 4а, 4б, 6, 7, 7а, 8, 8а, 9, 10а, 12, 13, 14, 15, 15а, 16, 16а, 17а, 18, 18а, 19, 20, 20а, 21, 22, 22а, 22/1, 22/2, 23, 23а, 24, 26, 26а, 27, 28, 28а, 29, 30, 30а, 31, 32, 32а, 34, 34а, 34б, 35, 36, 38, 39, 39а, 39б, 40, 40а, 42, 42а, 43, 44, 45, 46, 46а, 46б, 46в, 47, 47а, 48а, 49, 50, 53, 54, 56, 58, 59, 60, 61, 63, 65, 65а, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 76а, 77, 78, 79, 81, 82, 83, 84, 85, 85а, 86, 86а, 87, 87а, 88, 89, 89а, 90, 92, 94, 96, 98, 98а, 100, 104, 104а, 106, 108, 110, 112; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 2-ая Северная № 2, 4, 4а, 5, 6, 7, 9, 10, 12, 14, 16, 18а, 22, 26, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 3-я Северная № 2, 3, 4, 5, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Спартака № 1а, 4, 6, 7, 8, 8а, 17; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Уральский № 1/1, 1/2, 2, 3, 4, 4/1, 4/2, 5, 6/1, 6/2, 7, 8, 9, 10, 10а, 11, 13, 13а, 15, 17, 19, 21, 23, 25;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Челюскина № 1, 6, 8, 8а, 8/1, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16а, 16/1, 16/2, 17, 17/2, 18, 20а, 20б, 22, 23, 23/1, 24, 24-1, 25, 26, 27, 28, 30, 32, 34; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Челюскина № 1, 2, 3, 4, 4а, 4б, 5, 6, 10, 16б; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z141" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Шлюзная № 1а, 1/1, 1/2, 2, 3/1, 3/2, 5/1, 5/2, 6, 7, 8, 9/1, 9/2, 10, 11/1, 11/2, 12, 13/1, 13/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Левобережная № 1/1, 1/2, 1/3, 1/4, 1/5, 2-1, 2-2, 3, 4, 4/1, 4/2, 4/4, 5, 5/1, 5/2, 5/3, 6, 6/1, 10, 14, 14/2, 14/3, 22, 28, 30, 33, 37, 38, 38а, 40, 41, 47, 51, 53, 58, 58а, 60, 62, 64, 133/1, 133/2, 164; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дальняя № 1/1, 1/2, 5, 10, 41, 164;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       садоводческие товарищества "Металлист", "Зеленый лог", "Урожай", "Ансад", "Солнечная долина".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 12</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Островского, 20/1, коммунальное государственное казенное предприятие "Центр по развитию культурной деятельности и массового спорта "Самғау" акимата города Усть-Каменогорска, телефон 70-18-96.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 1-ая Автогаражная № 2, 4/1, 4/2, 6/1, 6/2, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25/1, 25/2, 26, 27/1, 27/2, 28, 29/1, 29/2, 30, 32, 34, 35, 36; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица 2-ая Автогаражная № 1, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9, 13, 13а, 15, 15а;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 3-я Автогаражная № 1, 2, 3, 4, 5, 5а, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Громова № 1/1, 1/2, 3а, 3/1, 3/2, 9, 13, 15, 17, 19, 21, 23, 25, 29, 31/1, 31/2, 33/1, 33/2, 35/1, 35/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дунаевского № 1, 2, 4, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Заслонова № 1, 2, 3, 4, 4а, 5, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 1-ая Коммунальная № 3, 5, 5а, 7, 7а, 8/1, 8/2, 9, 10/1, 10/2, 11, 12/1, 12/2, 13/1, 13/2, 14, 15, 15а, 16, 16а, 17, 18, 19, 20, 21, 22, 24, 24/1, 25, 27, 29, 31, 33, 35, 37, 45, 47; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z155" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 2-ая Коммунальная № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок 1-ый Коммунальный № 1, 2, 2а, 2б, 3, 4, 5, 6, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок 2-ой Коммунальный № 1, 2, 3, 4, 5, 6, 7, 7/1, 7/2, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Мамедова № 5, 7, 9/1, 9/2, 11, 13, 14, 16, 18, 20, 22, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок 1-ый Одесский № 1, 1/1, 1/2, 3, 5, 6/1, 7, 8, 9, 10, 11, 12, 12а, 13; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок 2-ой Одесский № 1, 1/1, 1/2, 2, 3/1, 3/2, 4, 6, 8;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Островского № 21, 22, 22/1, 23, 24, 24а, 24/1, 25, 26, 27, 28, 28/1, 29, 31, 32, 33, 34/1, 34/2, 34/3, 39, 41, 42а, 43, 43а, 46а, 48, 48а, 48б, 50, 52, 54, 59, 59а, 59б, 61, 63, 64, 64/1, 64/2, 68/1, 70;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Пахомова № 2, 4, 6, 8, 10, 12, 14; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Первая № 1/1, 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5/1, 5/2, 6/1, 6/2, 7/1, 7/2, 8/1, 8/2, 9/1, 9/2, 10/1, 10/2, 11/1, 11/2, 12/1, 12/2, 13, 14/1, 14/2, 15/1, 15/2, 16/1, 16/2, 18/1, 18/2, 19, 25; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z164" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Правды № 7, 7а, 13, 15, 17, 19/1, 19/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z165" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Просторный № 5, 6, 6/1, 7, 8, 8/1, 10, 11, 12, 13, 13/1, 14, 15, 16, 17, 17а, 19, 20, 24, 27, 27а, 27/1, 28, 30, 30/2, 36; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Профсоюзная № 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/1, 32/2, 35, 35а, 36, 37/1, 37/2, 37/3, 38, 39, 40, 41, 42, 43, 44, 45, 46; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Селекционная № 1, 2, 3, 4, 5/1, 5/2, 6, 7, 8, 9, 9/1, 9/2, 10, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 31/1, 31/2, 32, 33/1, 33/2, 35, 37; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Станиславского № 1, 1а, 1/1, 1/2, 1/3, 1/4, 1/5, 2, 2а, 2б, 2в, 2г, 3, 3а, 3б, 4а, 4б, 4-1, 4-2, 5, 5а, 6, 7, 8, 8б, 8в, 9, 10, 10а, 10-1, 10/1, 11, 12, 13, 14, 14а, 14в, 15, 15а, 16, 16а, 17, 17а, 18, 18а, 19, 20, 21, 21а, 22, 22/1, 23, 26, 26у, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 37а, 38, 38-1, 40; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ташкентская № 1, 1б, 2, 2а, 3, 3а, 4, 4а, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 19, 21, 21а, 21б, 21в, 21г, 21д, 23, 25, 25/1, 27, 29, 31, 33, 35, 37, 39, 41, 41а, 43, 45, 47, 49; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Тобольская № 2, 4, 6, 8, 10, 12, 14, 16, 18, 18а, 20, 22, 26, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Физкультурная № 1, 3, 5, 10а-1, 17; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Физкультурный № 1, 3а-1, 3а-2, 3/1, 3/2, 4, 5а-1, 5а-2, 5/1, 5/2, 6, 7/1, 7/2, 8а-1, 8а-2, 9, 10, 10а-1, 10а-2, 10/1, 10/2, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z173" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Челюскина № 46, 48, 48/1, 48/2, 50; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z174" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Шмидта № 9, 11, 13, 13а, 13/1, 13/2, 15/1, 15/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Юмашева № 1, 2/1, 2/2, 3, 4, 5/1, 5/2, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Больничная № 2, 6, 8, 10, 12, 13/1, 13/2, 14, 16, 17, 19, 20, 22/1, 22/2, 24, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 45/1, 56;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       садоводческие товарищества "Иртыш-2", "Иртыш-4".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 14</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ватутина, 5, коммунальное государственное учреждение "Основная средняя школа № 14" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 20-61-09.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ватутина № 1, 1/1, 1/2, 2, 2/1, 3, 3а, 3/1, 3/2, 4, 6а, 6/1, 6/2, 6/3, 7а, 7-1, 7-2, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 17/2, 18, 19, 20, 21, 22, 22/1, 22/2, 23, 23а, 24, 25, 26, 27, 28, 28а, 29, 30, 31, 32, 33, 34, 35, 38, 39, 39а, 40, 41/1, 41/2, 42, 43/1, 43/2, 44, 45, 46, 46а, 47, 48, 48а, 49, 50, 52, 54, 56а, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 86а, 88, 90, 92, 94/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Волочаевская № 5, 25, 26, 27, 27а, 29, 32; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Геологическая № 2, 4, 6, 6/1, 8, 8/1, 10, 14, 16, 18, 20, 22, 24, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жакыпбека Малдыбаева № 1, 2, 2а, 3а, 4, 6, 6/2, 8, 10, 12, 14, 15, 15а, 16, 17, 17а, 17в, 17г, 17д, 17/3, 18, 19, 19а, 19/2, 20, 21, 22, 23, 24, 24а, 25, 26, 26/1, 27, 27а, 27б, 28, 28а, 29, 30, 31, 31а, 31б, 32, 33, 33а, 34, 36, 38, 40, 42, 44, 46, 48, 49/1, 49/2, 49/1-1, 49/1-2, 50, 51/1, 51/1-1, 51/1-2, 52, 53/1, 53/2, 54, 55/1, 55/2, 56, 56/2, 57, 58, 59, 60, 61, 62, 64, 64а, 65, 65/1, 66, 67, 68, 69, 70, 71, 71/1, 71/2, 72, 74, 75/1, 75/2, 76, 77/1, 77/2, 78/1, 78/2, 79/1, 79/2, 80, 82/1, 82/2, 84, 86, 88, 90, 92, 94, 94а, 96, 98, 100, 102, 104, 104а, 105, 106, 106а, 112, 114, 116, 118, 122, 124, 126, 128, 130, 132, 134, 136, 136а, 138, 140, 142/1, 142/2, 144, 146, 148, 148а, 148/2, 150, 152, 156, 158, 160, 162, 164, 166, 170; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Ермака № 1а, 1б, 1д, 2, 2а, 3, 3а, 3в, 4, 4а, 4б, 5, 6, 6а, 7, 8, 8а, 10, 10а, 11, 12, 12а, 13, 14, 15, 16, 16а, 18, 18а, 20, 22, 26а, 30, 31а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z186" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Индустриальная № 6, 8/1, 9, 10/1, 10/2, 11, 12/1, 12/2, 14, 14/2, 14/3, 15, 16/1, 16/2, 18, 19, 19в, 19/1, 19/2, 20/1, 20/2, 21, 21а, 21/1, 21/2, 22, 23а, 23-1, 23-2, 24, 25/1, 25/2, 26, 26а, 26б, 27/1, 27/2, 27/3, 29, 30, 31, 33, 34, 35, 36, 37, 38, 39, 45, 47, 49, 51, 51а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Индустриальный № 2, 3, 3/1, 4, 7, 8, 9-1, 9-2, 19а, 21, 21а, 23, 23-1, 23-2, 27/1, 27/2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Карбушева № 1/1, 1б, 2, 3, 4б, 4в, 5, 6/1, 6/2, 6/3, 6а, 7, 9, 10, 11, 11а, 13, 15, 17, 19, 20, 21, 23, 23а, 24, 26, 27, 27/1, 27а, 28, 29, 31, 32, 35, 36, 37; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z189" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ключевая № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 15а, 16, 17/1, 17/2, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 30а, 30б, 31, 32, 32а, 33/1, 33/2, 34, 35, 37, 38, 39/1, 39/2, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50а, 50б, 51, 53, 53/1, 54, 55, 56, 56/1, 56б, 57, 57а, 58, 59, 60, 60а, 61, 62, 62а, 62/1, 64, 64а;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z190" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Южно-Аульская № 1, 1а, 1в, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15а, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31/1, 32, 32а, 33, 34, 35, 36, 37, 38, 39, 40, 40а, 41, 41а, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 52, 53, 54, 55, 55а, 56, 57, 58, 58а, 59, 60, 61, 61а, 62, 62а, 64, 65, 66, 67, 68, 69, 70, 71, 72, 74, 76, 78, 80, 82, 84.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z191" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 15</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z192" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Алтайская, 36, коммунальное государственное учреждение "Средняя школа № 5" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 57-60-37.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Полтавская № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28/3, 29, 31, 31/1, 31/2, 32, 33, 33а, 34, 35, 36, 37, 38, 39, 40, 41, 43, 44, 45, 45а, 46, 47, 48, 49, 50, 51, 51а, 52, 53, 54, 55, 58, 59, 60, 61, 62, 63, 63/1, 64, 66, 68, 70, 72, 74, 74/1, 76, 76а, 76а/2, 76/1, 76/2, 77, 77а, 78, 78а, 78б, 78/1, 78/2, 78/3, 78/4, 79, 80, 80/1, 82, 82а, 82/1, 82/2, 84, 104; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z195" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ногабая № 1, 1а, 2, 2а, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 13б, 14, 15, 16, 18, 18/1, 18/2, 18/3, 18/4, 19, 20, 20/а, 20/1, 20/2, 20/3, 20/4, 21, 22, 22/1, 22/2, 23, 24, 25, 26, 27, 28, 28/1, 28/2, 29, 30, 31, 32, 32а, 33, 33/1, 34, 34/2, 34а, 35, 36, 37, 38, 39, 40, 40а, 41, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56а, 57, 58, 59, 59а, 60, 60/1, 60/2, 61, 61а, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 74а, 75, 77, 77а, 79, 81, 83, 83а, 85, 87, 89, 91, 93, 95, 95а, 97, 99, 101, 103, 105, 107, 107а, 109, 212, 219, 235, 273, 278; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z196" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Черняховского № 1, 1а, 3, 3а, 5, 7, 7а, 9, 9а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 31, 31/а, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 87а, 88, 89, 89а, 90, 91, 92, 92а, 93, 94, 94а, 95, 96, 97, 97а, 98, 99, 100, 101, 102, 103, 104, 105, 105а, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122а, 123, 124, 125, 126, 127, 128, 128а, 129, 130, 131, 132, 132а, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 147/с, 148, 149, 150, 150а, 151, 152, 152а, 152б, 153, 154, 154а, 155, 156, 156а, 157, 158, 159, 160, 161, 162, 162а, 163, 164, 165, 166, 167, 167а, 168, 175; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z197" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Пушкина № 1а, 1/1, 2, 2а, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 14/1, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 27/1, 28, 29, 30, 31, 31/4, 32, 32а, 34, 34/1, 34/2, 35, 35/1, 35/2, 36, 37, 38, 38а, 39, 40а, 40, 41, 42, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54а, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64а, 65, 66, 67,68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86а, 87, 88, 89, 91, 93, 95, 97, 99, 99/1, 100, 101, 103, 104, 105, 106, 107, 107а, 107/3, 109, 109а, 111, 113, 113/1, 115, 117; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z198" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Полевая № 1, 1а, 1б, 1/1, 1/1г, 1/1д, 1/2, 2, 3, 4, 4/1, 5, 6, 6/1, 6/2, 7, 8, 8/1, 8/2, 9, 10, 10/1, 10/2, 11, 12, 12/1, 12/2, 13, 14, 14а, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 20/1, 20/2, 21, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 48/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z199" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Амангельды Иманова № 1, 1/а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30а, 31, 32, 33, 34, 35, 36, 36а, 36б, 37, 38, 38а, 38/2, 39, 40, 41, 42, 42а, 43, 43а, 43/1, 44, 45, 45/а, 45б, 46, 46а, 46б, 46/1, 46/2, 47, 47а, 47б, 48, 48/1, 48/3, 49, 49а, 50, 51, 52, 54, 72, 72а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z200" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Захаренко № 1, 1а, 1б, 2, 2а, 2б, 2в, 2/2, 3, 3б, 4, 5, 6, 7, 7а, 7б, 7в, 8, 9, 9/1, 10, 10/1, 11, 12, 13, 13/1, 13/2, 14, 14а, 15, 16, 17, 17а, 17б, 17в, 18, 18/1, 19, 19а, 19б, 19/в, 19/1, 20, 21, 21а, 21б, 21в, 21/1, 21/2, 21/3, 21/4, 21/8, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42а, 43, 44, 45, 46, 47, 48, 48а, 49, 50, 51, 52, 53, 54, 55, 55а, 55в, 56, 57, 57а, 57/1, 59, 181, 211; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z201" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Зырянова № 2, 3, 4, 5, 5а, 6, 6а, 7, 8, 9, 9а, 10, 11, 11а, 12, 13, 14, 16, 17, 18, 19б, 20, 26, 102, 107/1, 107/2, 107/3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z202" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Линейная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36, 38, 40, 42, 44, 46, 48, 48а;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z203" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Предгорная № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/2, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56в, 57, 57б, 58, 59, 60, 61, 61а, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72а, 73, 75, 77, 79, 81, 83, 83а, 83б, 85, 85а, 87, 89, 91, 91/1, 91/2, 91/3, 91/4, 91/5, 93, 93/1, 93/2, 95, 95/1, 97, 99, 101, 103, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 16</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Алтайская, 36, коммунальное государственное учреждение "Средняя школа № 5" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 57-60-37.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z207" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Джангельдина № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 37, 40/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z208" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Декабристов № 6, 8, 10, 12, 13, 14, 15, 16, 16а, 18, 20, 22, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z209" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Вторая № 95, 96, 98, 98а, 99, 99а, 100, 102, 104, 106, 108, 109, 110, 111, 112, 113, 114, 116, 118, 120, 121, 122; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z210" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Третья № 96, 96/б, 96/1, 96/2, 98, 100, 102, 102а, 102б, 103а, 104, 104а, 104б, 106, 108, 109, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 138/1, 139, 140, 140а, 141, 142, 143, 144, 145, 146, 146а, 147; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z211" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Четвертая № 60а, 64, 64/а, 68, 70, 72, 74, 76, 78, 79а, 80, 82, 84, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 107а, 109, 111, 113; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z212" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Памирская № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 9а, 9б, 9/1, 10, 11, 11а, 11б, 11в, 12, 13, 13а, 13б, 13/в, 13/2, 14, 15, 16, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z213" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Шелехова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47а, 48, 48а, 48б, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 56а, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68/а, 69, 70, 71, 72, 72а, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81а, 82, 83, 84, 85, 85а, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 99/1, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 115/2, 116, 116а, 117, 118, 119, 119а, 120, 121, 122, 123, 123/а, 124, 125, 126, 127, 128, 129, 130, 131, 132, 132/1, 133, 134, 135, 136, 136/1, 137, 138, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 163а, 165, 167, 169, 171; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z214" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Алтайская № 2, 2а, 4, 5, 6, 7, 8, 9, 10а, 11, 12, 14, 15, 16, 17, 18, 20, 21, 22, 24, 26, 28, 30, 32, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44/1, 44/2, 45, 46, 47, 48, 49, 51, 53, 55, 57, 59, 63, 65; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z215" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Леваневского № 1, 2а, 2б, 3, 3/1, 4, 5/1, 6, 7, 7/1, 8, 9, 10, 11, 11а, 11б, 11в, 11г, 12, 13, 13а, 13б, 14, 15, 15а, 15б, 16, 17, 18, 19, 20, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41/а, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62а, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 72/2, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 99а, 100, 101, 102, 102а, 103, 104, 105, 106, 107, 108, 109, 110, 110а, 111, 112, 113, 114, 115, 116, 117, 118, 120, 122, 124, 126, 128, 130, 132, 134, 134/а, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z216" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Сквозной № 1, 1/1, 1/2, 3, 3/1, 3/2, 4, 4/1, 4/2, 4/4, 5, 5/1, 5/2, 6, 7, 7/1, 7/2, 8, 9, 10; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z217" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Сиреневый № 1, 1/1, 1/1а, 1/1б, 1/2б, 1/1в, 2, 3, 3а, 4, 5, 6, 7, 7а, 7/1, 8, 8/2, 9,10, 20/б, 20/1б, 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z218" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Чкалова № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 35, 36, 37, 38, 39, 40; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z219" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Юго-Восточная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 77/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z220" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Милицейская № 1, 1а, 1б, 1в, 1/1, 1/2, 2, 2а, 2б, 2в, 2г, 2/2, 2/3, 3, 3/1, 3/2, 4, 5, 5/1, 5/3, 5/4, 6, 6а, 7, 7/1, 7/2, 7/3, 7/4, 8, 9, 9/2, 9/3, 9/4, 11, 12, 13, 15, 17, 19, 19а, 19б, 19в, 19к7, 21, 21/2, 21/3, 23, 31, 33, 37; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z221" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок 2-ой Полтавский № 1, 1а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21а, 22, 24, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z222" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Полтавский № 1, 2/а, 3, 4, 5, 6, 9, 10а, 10б, 10/д, 12, 12а, 12/б, 13, 14, 14а, 15, 22/1, 22/2, 22/3, 22/4, 24, 28/3, 28/3-1, 28/3-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z223" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Пушкина № 16, 16/2, 18, 18а, 20, 22, 24, 26, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z224" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Жуковского № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 15/1, 15/2, 16, 18, 20, 22, 24, 26, 27/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z225" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Снежный № 2, 4, 6, 8, 10, 12, 14, 16, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z226" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Полевой № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z227" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Абая № 2, 3, 4, 5, 6, 7, 9, 11, 15, 40, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z228" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жуковского № 1, 1а, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 11, 13, 14, 15, 15/1, 15/2, 16, 18, 20, 22, 24, 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z229" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 17</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z230" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Кабанбай батыра, 74, коммунальное государственное учреждение "Школа-центр дополнительного образования № 19" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 20-60-39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z231" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z232" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Льва Толстого № 3, 4, 6, 7, 8, 9, 11, 12, 15, 16, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z233" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Новаторов № 6, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z234" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Новая № 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z235" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Степная № 2, 3, 11, 22, 24, 28, 36, 38, 40, 82; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z236" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Временная № 18, 21, 22, 23, 25, 26, 26а, 27, 33, 35, 35а, 39, 40, 40/1, 41, 43, 45, 47, 49; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z237" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Почтовый № 15а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z238" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Четвертая № 79, 81, 83, 83а, 85.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z239" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 18</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z240" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Кабанбай батыра, 74, коммунальное государственное учреждение "Школа-центр дополнительного образования № 19" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 20-60-39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z241" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z242" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Новаторов № 2, 4; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z243" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кабанбай батыра № 13, 15, 17, 19, 21, 23, 25, 27, 68, 72, 78, 80, 82, 84;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z244" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Льва Толстого № 20, 22, 24, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z245" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Вторая № 31/1, 33, 37/2, 41, 80, 84, 86, 94, 97, 103, 105, 107;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z246" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Третья № 94, 103, 105, 107; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z247" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Четвертая № 60, 62; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z248" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Почтовый № 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z249" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 19</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z250" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Прибрежная, 85/1, коммунальное государственное учреждение "Средняя школа № 6" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 20-71-45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z251" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z252" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Рижская № 3, 5, 6, 7, 8, 11, 12, 14, 14/1, 15, 16, 17, 18, 19а, 20, 21, 22, 24, 25, 26, 28, 30, 32, 34, 36, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z253" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ульяновская № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z254" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Прибрежная № 1, 1б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z255" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зайсанская № 1, 1-1, 1-2, 2, 2а, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 13/3, 13-1, 13-2, 13-4, 14, 15, 15-1, 15-2, 16, 17, 18, 19, 20, 21, 22, 23а, 25, 26-1, 26-2, 27, 27а, 29, 31, 33, 35, 37, 39, 41, 42, 43, 44, 45, 46, 48, 50, 52, 56, 57, 58, 60, 64, 66;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z256" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Иртышская № 3, 5, 7, 8, 10, 11, 12, 12а, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40а, 41, 42, 43, 44, 45, 46, 47, 48, 48а, 49, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 70а, 72, 74, 74а, 76, 78, 78а, 80, 82, 84, 86, 88, 90, 94, 94а, 96, 98, 100, 100а, 102, 104, 106, 106а, 108, 110, 112, 114, 116, 118, 118а, 120, 122, 124, 144; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z257" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Урожайная № 1, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 14, 17, 18, 19, 20, 22, 23, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z258" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Веерный № 2, 2а, 4, 4/3, 6, 7, 8, 8-2, 10, 12, 14, 16, 18, 20, 22, 24, 26-1, 26-2, 28-1, 28-2, 30, 32, 34, 36а, 38, 38/1, 40, 42, 42/1, 43, 44, 46, 48, 52-1, 52-2, 53;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z259" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Волжская № 1а, 3, 3а, 5, 5а, 7, 7а, 7б, 7в, 8, 9, 11, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z260" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Заречный № 3, 4, 5, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z261" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Серебрянская № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z262" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Новогодняя № 1, 1а, 2, 2а, 3, 3в, 4, 5, 5-1, 5-2, 6, 6-2, 7, 9, 10, 10-1, 11, 11а, 12, 13, 14, 14-2, 15, 16, 17, 18, 18-3, 18-4, 19, 20, 21; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z263" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 5-го Декабря № 1, 2, 3, 3/1, 4, 5, 5а, 6, 8, 10, 10-1, 12, 12а, 14, 14/2, 16, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z264" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Щорса № 3, 4, 5, 7, 8, 8а, 9, 10, 11, 13, 15, 16, 17, 18, 19, 21, 23, 25, 27, 27а, 28, 29, 30, 30а, 30/1, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 52а, 53, 54, 55, 56, 58, 58а, 60, 62, 64, 66, 68, 70, 72; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z265" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Строителей № 1/1, 2, 3, 4, 5, 6, 6а, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 38, 40, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z266" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Малея № 1, 2, 3, 4, 5, 6, 7-1, 7-2, 8, 9, 10, 11, 12, 13, 14, 15-1, 15-2, 16, 18, 20, 22; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z267" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Волкова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z268" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Рощина № 1, 2, 3, 4, 5, 6, 8, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z269" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Васильева № 12, 12/1, 12/2, 14-1, 14-2, 15, 16-1, 16-2, 17, 18, 19, 20, 21, 22-1, 22-2, 23, 24, 26-1, 26-2, 28, 30, 32, 34, 36, 38; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z270" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Фрунзе № 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 43а, 45, 47, 49, 51, 53, 53а, 55, 57, 59, 61, 63, 65, 67; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z271" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Черноморская № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 52; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z272" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Черноморский № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z273" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 2-ая Иртышская № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 9а, 11; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z274" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Сельэлектро № 2, 3, 4, 5, 6; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z275" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Базовая № 3/1, 3/2, 5/1, 6, 9, 9/1, 11, 11/1, 13, 13/1, 15, 15/1, 17, 17/1, 19, 19/1, 21, 21/1, 22, 23, 25, 28, 30, 31, 32; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z276" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрез Черноморский № 3, 5, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z277" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 20</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z278" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Новаторов, 9а, коммунальное государственное учреждение "Областная специализированная школа-лицей для детей, одаренных в области математики, физики, информатики" управления образования Восточно-Казахстанской области, телефон 24-93-01.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z279" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z280" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бурова № 24/а, 24/б, 24/в; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Новаторов № 5, 7, 7/1, 9, 11, 13, 13/1, 13/2, 15, 17, 17/1, 18, 19.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 21</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z283" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местонахождение: улица Новаторов, 9а, коммунальное государственное учреждение "Областная специализированная школа-лицей для детей, одаренных в области математики, физики, информатики" управления образования Восточно-Казахстанской области, телефон 24-93-01. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z284" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z285" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бурова № 6, 8, 8/1, 8/3, 10, 12, 14, 16, 16а, 18, 20, 22, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z286" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кабанбай батыра № 43, 112, 112а;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z287" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Новаторов № 3, 3/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z289" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пермитина № 43в, 43/4, 45/5, 45, 45б, 45в.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 22</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z291" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местонахождение: улица Ползунова, 132, здание товарищества с ограниченной ответственностью "КГЕ ЛТД", телефон 26-15-02. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z292" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ползунова № 1, 2, 3, 4, 5, 6, 6/1, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/1, 18/2, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28/1, 28/2, 29, 30, 31, 32, 33, 34, 35, 35/1, 35/2, 36, 37, 38, 39, 39/1, 39/2, 40, 40/1, 40/2, 41, 41б, 42, 43, 43б, 43/1, 44, 45, 45/2, 46, 47, 48, 49, 50, 51, 51/1, 51/2, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 74, 75, 76, 78, 78а, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111/1, 112, 112/1а, 114, 116, 116б, 116/1а, 116/2б, 118, 120, 122, 124, 126, 128, 130, 134, 136, 138, 140, 142, 142а, 142б, 144, 146, 146/1, 146/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z293" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Димитрова № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29а, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 62, 62/1, 62/2, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 111/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z294" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Суворова № 1, 2, 3, 4, 5, 6, 7, 7/1, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39а, 39/1, 39/2, 39/3, 39/4, 39/5, 40, 41, 41а, 42, 43, 44, 45, 45а, 45б, 46, 47, 47/а, 48, 49, 50, 51, 51а, 52, 53, 55, 56, 57, 59, 61, 63, 67, 69, 71; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z295" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жукова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 19а, 19б, 20, 21, 22, 23, 23а, 24, 25, 25а, 26, 27, 27/1, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 50, 50/2, 50/3, 50/4, 50/5, 52, 52а, 54, 56, 58, 60, 62, 64, 66, 68, 70; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z296" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Говорова № 2, 4, 6, 8, 10; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z297" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Железнодорожная № 1, 1а, 1/1, 2, 2а, 3/1, 3/2, 4, 4/а, 4/1, 4/4, 6, 7/1, 8, 10, 11/1, 11/2, 12, 12/1, 12/2, 13/1, 14, 14/2, 15/1, 15/2, 16, 16/2, 17/1, 18, 20, 22, 24, 26, 28, 30, 32, 34, 38, 40, 40/1, 41, 42, 44, 46, 50, 50/1, 62, 64, 66, 66а, 68, 68а, 72, 74, 76, 77, 78, 80, 82, 84, 84/2, 84/3, 84/4, 86, 86/б, 86/1, 86/2, 86/3, 86/4, 88, 88/2, 88/3, 90а, 92, 92/1, 92/2, 94, 94/1, 96, 98, 102/2, 104, 106, 106/1, 108, 110, 112а, 116, 116а, 120, 122, 124, 124/1, 126, 198; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z298" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Лазо № 1, 2, 2а, 2б, 2/1, 3, 4, 4а, 5, 6, 7, 7а, 7/а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32/2, 34, 36, 38, 40, 42, 44, 46, 48; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z299" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Партизанский № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28, 32, 36, 38, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z300" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Багратиона № 1, 1а, 3, 3а, 4, 5, 6, 7, 8, 9, 9а, 9б, 10, 11, 11/1, 11/2, 12, 13, 13/1, 13/3, 13/4, 13/6, 14, 15, 16, 16/а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 26, 28, 29, 31, 33, 35, 35а, 37, 39, 41, 43; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z301" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кутузова № 1, 1а, 2, 3, 4, 4а, 5, 6, 6а, 7, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 18а, 19, 20, 21, 21а, 22, 23, 24, 24/1, 24/2, 24/3, 25, 26, 27, 27а, 28, 28/1, 28/2, 29, 30, 30/1, 30/2, 31, 33, 33/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z302" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Быструшинский № 1, 4а, 4а/1, 5, 6, 6а, 8, 11, 12, 13, 13а, 15, 17, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z303" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Рылеева № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28/2, 29, 30, 31, 32, 32/2, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66а, 67, 68, 69, 69а, 70, 71, 71/2, 72, 73, 73/1, 74, 76, 76/1, 76/2, 78, 80, 82, 84; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z304" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Тельмана № 1, 1а, 2, 4, 5, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z305" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Студеный № 1, 2, 3, 4, 5, 6, 7, 8, 9, 9/а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 39а, 46; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z306" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Каменистый № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12/2б, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 22; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z307" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Восточная № 3, 3/1, 3/2, 4/1, 4/2, 9, 11, 12, 14, 14/1, 14/2, 184.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z308" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 23</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z309" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Мызы, 19, коммунальное государственное учреждение "Средняя школа № 4 имени Сагадата Нурмагамбетова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-19-60.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z310" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z311" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Мызы № 3, 4, 5, 5/1, 9, 11, 11/1, 13, 15, 17, 17/1, 21, 23, 25, 29, 31, 33, 35; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z312" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Казахстан № 126.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z313" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 24</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z314" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Мызы, 19, коммунальное государственное учреждение "Средняя школа № 4 имени Сагадата Нурмагамбетова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-19-60.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z315" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z317" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Казахстан № 104, 106, 108, 110, 110/1, 114, 116, 118, 124; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бурова № 25/2, 25/3, 39/1, 39/2, 41, 45, 47, 49, 51а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z318" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 25</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z319" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Кабанбай батыра, 132, коммунальное государственное учреждение "Средняя школа № 35" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-99-71.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z320" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z321" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Бурова № 9, 13, 15, 17, 19, 19/1, 21, 23, 25, 25/1, 27, 27/1, 27/2, 27/3, 29, 33, 35, 37, 39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z322" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 26</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z323" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Казахстан, 102, коммунальное государственное учреждение "Восточно-Казахстанская областная библиотека имени А.С. Пушкина" управления культуры Восточно-Казахстанской области, телефон 26-13-33.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z324" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Казахстан № 84/1, 86, 90, 92, 94, 96, 98, 98/1, 98/2, 102; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кабанбай батыра № 126, 130, 134.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z327" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 27</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z328" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Кабанбай батыра, 132, коммунальное государственное учреждение "Средняя школа № 35" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-99-71.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z329" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z330" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Казахстан № 78, 78а, 80, 82, 82/1, 84; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z331" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Кабанбай батыра № 114, 116, 118, 120, 122, 124, 128, 136.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z332" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 28</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z333" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Сағадат Нұрмағамбетов, 12а, коммунальное государственное учреждение "Средняя школа № 39 имени Ыбырая Алтынсарина" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-19-72.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z334" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z335" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Пермитина № 29, 31; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z336" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кабанбай батыра № 89, 91, 93, 95, 97/1, 99, 99/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z337" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Казахстан № 70, 72; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z338" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Сағадат Нұрмағамбетов № 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z339" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 29</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z340" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Касыма Кайсенова, 10, коммунальное государственное учреждение "Гимназия № 38 имени Льва Гумилева" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-88-90.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z341" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z342" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Чернышевского № 22; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z343" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Касыма Кайсенова № 12, 30, 30а, 32; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z344" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Пермитина № 7, 11, 15/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z345" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Казахстан № 31, 64, 64/1, 66, 68; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z346" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бейбітшілік № 27а, 35, 44, 46, 54; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z349" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Горького № 21, 40, 42, 46;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тохтарова № 38, 40, 47, 48.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 30</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z350" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Крылова, 35, коммунальное государственное учреждение "Школа-лицей № 3 имени Шокана Уалиханова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 25-36-18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z351" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z352" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проспект Победы № 3, 5; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z353" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       набережная имени Е.П. Славского № 12, 12/1, 14, 16, 18, 20; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z354" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Антона Чехова № 5, 7, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z355" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Крылова № 66, 70; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z356" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Нахимова № 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z357" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 31</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z358" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Крылова, 35, коммунальное государственное учреждение "Школа-лицей № 3 имени Шокана Уалиханова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 25-36-18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z359" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z361" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Ауэзова № 6, 6/1, 8, 12, 14, 14/1, 16, 20, 20/1, 24;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Крылова № 37, 41, 45, 45/1, 49, 49/1, 51, 53а, 65б, 68, 71, 74; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z362" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Михаэлиса № 35, 52.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z363" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 32</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z364" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Ауэзова, 5, коммунальное государственное казенное предприятие "Станция юных техников" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 25-16-74.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z365" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z366" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проспект Ауэзова № 1, 3, 4, 4/1, 5а, 7, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z368" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      набережная имени Е.П. Славского № 22, 24; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Крылова № 77, 79, 79/1, 81, 81/1, 83, 87/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z369" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 33</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z370" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Лихарева, 3, коммунальное государственное учреждение "Общеобразовательная школа № 30" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 55-97-25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z371" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z372" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       набережная имени Е.П. Славского № 24а, 24б, 26, 26а, 28, 28/1, 28/2, 28а, 28б, 30, 32, 34; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z373" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лихарева № 1, 7, 9, 10, 11, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z374" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Крылова № 85, 87.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z375" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 35</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z376" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: набережная имени Е. П. Славского, 42, коммунальное государственное учреждение "Средняя школа № 17 имени Мухтара Ауэзова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 25-45-76.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z377" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z378" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Александра Протозанова № 97/3, 99, 107, 109, 111, 113, 117, 119, 123, 125, 129, 131, 135, 137, 141, 143, 145; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z379" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       набережная имени Е.П. Славского № 66, 68.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z380" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 36</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z381" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: набережная имени Е. П. Славского, 42, коммунальное государственное учреждение "Средняя школа № 17 имени Мухтара Ауэзова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 25-45-76.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z382" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z383" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       набережная имени Е.П. Славского № 40, 44, 46, 48, 50, 54, 56, 58, 60, 64, 64/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z384" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 37</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z385" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Касыма Кайсенова 119/1, коммунальное государственное учреждение "Средняя школа № 1 имени Шакарима" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 25-22-28.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z386" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z387" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Крылова № 80, 80/1, 82, 84, 86, 88, 88/1, 104, 106, 108, 110, 112; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z388" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Касыма Кайсенова № 78, 78/1, 82, 82/1, 84, 86, 88, 117, 119, 121, 123, 123/1, 125; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z389" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проспект Ауэзова № 11, 13, 15, 33, 35, 39, 41, 49, 49а, 49б; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z390" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Тохтарова № 76а, 78, 80, 82, 97, 99, 99а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z391" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Александра Протозанова № 65, 67, 71, 75, 77, 81, 85, 89, 91.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z392" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 38</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z393" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Меновное, улица Новая, 15, коммунальное государственное учреждение "Меновновская средняя школа" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 57-41-10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z394" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z395" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22-жилой район: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z396" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица С. Торайгырова № 2, 4, 6, 8, 10, 12, 14, 20, 22, 24, 32, 34, 40, 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z397" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица А. Кашаубаева № 1, 2, 4, 5, 9,13, 14, 15, 16, 17, 22, 24, 27, 31; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z398" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ш. Кудайбердиева № 1, 2, 3, 4, 5, 6, 7, 8, 9/1, 10, 11/1, 13, 15, 17, 19, 20, 21, 22, 23, 28, 29, 31, 33; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z399" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица И. Жансугурова № 2, 4, 6, 8, 10, 12, 14, 16, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z400" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица М. Маметовой № 1, 3, 4, 5, 6, 8, 9, 10, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z401" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица А. Бокейханова № 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 21, 22, 62, 63, 64; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z402" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ж. Аймаутова № 1, 2, 3, 4, 5, 6, 7, 8, 8/1, 9, 11, 13, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z407" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ш. Валиханова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица М. Жумабаева № 1, 3, 5, 7, 9, 13, 41, 42а, 42б, 47, 49;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Р. Кошкарбаева № 12, 14, 16, 20, 22, 32, 36, 37, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки № 1, 2, 3, 4, 7, 8, 12, 13, 14, 15, 16, 17, 18, 22, 27, 31, 32, 33, 41, 43, 44, 46, 47, 48, 50, 54, 56, 57, 62, 67, 73, 75, 76, 79, 80, 82, 84, 86, 89, 92, 100, 103, 107, 110, 118, 119, 123, 127, 130, 131, 134, 141, 152, 180, 193, 200, 294, 361 зу;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23-жилой район: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z408" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Дробышева № 1/1, 2, 4, 7, 9, 10, 11, 14, 15-23, 17, 22, 23, 23-2, 24, 27, 28, 29, 30, 31, 31/1, 32, 33, 34, 37, 39, 40, 41, 41/3, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 63, 72, 73, 75, 76, 77, 79, 80, 80а, 80/1, 81, 82-1, 87, 91, 95, 100, 101, 102/1, 103, 105, 107, 111/1, 112, 112-2, 117, 119, 120, 123, 123а, 124, 127, 128, 130, 132, 135, 138, 140, 141, 249, 309;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z409" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица А. Сумина № 3, 5, 6, 7, 8, 9, 11; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z410" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кокорина № 3, 9, 10, 11, 13, 14, 15, 17, 19, 23, 29, 31, 33, 35, 37, 39, 41, 41/2, 45, 47, 49, 51, 53, 55б, 59, 63, 65, 67, 69, 71, 79, 87, 91/1, 93, 101, 107, 109, 111, 113, 117, 119, 121, 457, 127/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z411" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Журбы № 1, 1/1, 3, 3/3, 4, 6, 8, 10, 10/1, 13, 15, 19, 22, 25, 26, 28, 29, 29/1, 30, 31, 32, 36, 37, 39, 43, 43/1, 44, 46, 47, 48, 49, 50, 53, 53/2, 54, 55, 56, 57, 57/1, 58, 59, 60, 61/1, 64, 66, 68, 72, 73, 75/1, 75/2, 75/4, 76, 77, 78, 82, 83, 86, 87, 88, 90, 91/2, 99, 99/1, 99/5, 100, 100/1, 103, 104, 108, 108/1, 110, 110/1, 117/2, 124, 1014; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z412" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Логвина № 3, 3/1, 4, 5, 6, 7, 8, 9, 10, 13, 14, 15, 17, 19, 23, 29, 31, 33, 35, 37, 39, 41, 41/2, 45, 47, 48, 49, 51, 53, 55б, 59, 63, 65, 67, 69, 71, 79, 87, 91/1, 93, 99, 101, 107, 109, 111, 113, 117, 119, 121;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z413" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Миллера № 1, 1/1, 2, 2/1, 3, 3/1, 4, 5, 5/2, 6, 7, 7/1, 7/2, 7/5, 8, 9, 9/2, 10, 11, 11/1, 11/2, 11/3, 11/7, 12, 13, 13/1, 13/4, 13/5, 13/6, 13/8, 14, 15, 15/1, 16, 16/1, 17, 18, 19, 20, 21, 22, 24, 25, 26, 28, 30, 32, 34, 36, 38, 40, 41/4, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z415" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Такежанова № 2, 4, 5, 5/2, 6, 7, 7/3, 7/3-1, 8, 9, 11, 11/1, 11/4, 11/5, 12, 13, 13/1, 14, 15/1, 16/1, 17, 18, 20/1, 21, 21/1, 22, 24, 25, 26, 27, 30, 31/1, 32, 34, 36, 38, 39/2, 40, 41/3,45/1, 49/1, 51/2, 52/3; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Часникова № 2, 3, 5, 8, 9, 10, 11, 12, 13, 15, 17, 18, 19, 19-2, 22, 24, 25, 26, 27, 35, 36, 38, 41, 49, 49/1, 51, 52, 134-1, 158, 1026; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z416" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ж. Алдабергенова № 1, 5, 7, 9, 14, 16, 18, 20, 22, 24, 27, 28, 29, 30, 43, 47, 49, 51, 52; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z417" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Б. Павлова № 1, 3, 5, 6, 7, 8, 12, 13, 15, 17, 20, 20/1, 23, 24, 26, 27, 28, 29, 31, 35, 35/1, 37, 39, 39/1, 39/2, 41, 41/1, 41/3, 43, 45; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z418" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Д. Парий № 1, 3, 5, 7, 8, 9, 11, 13, 17, 19, 21, 23, 25; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z419" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бостандық № 27, 31, 33, 35, 37, 51/4; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z420" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Н. Шарабарина № 1/6, 2, 2/1, 4, 4/1, 4/2, 5, 6, 6/2, 6/3, 7, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z421" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Г. Молодова № 1, 4; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z422" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       земельные участки № 1, 1/1, 2, 2/6, 3, 3/3, 3п, 4, 4/6, 5, 5д, 5п, 5/6, 6, 7, 7/1, 7п, 8, 8а, 8/б, 8п, 8/6, 9, 9а, 9п, 9/6, 10, 10а, 10/6, 11, 11а, 11/1, 11/6, 12, 12п, 13, 13/1, 14, 14а, 15, 16, 16а, 16п, 16/2, 17, 17а, 18, 18/6, 19, 19/6, 20, 20/1, 20/6, 21, 21п, 22, 23, 23/2, 24, 25, 26, 27, 28, 29, 30, 31, 31/1, 31/2, 32, 33, 33а, 34, 34а, 34/1, 34/5, 35, 35а, 35/5, 36, 36а, 36/5, 37, 37а, 38, 38а, 38/3, 39, 40, 40/3, 41, 42, 43, 43/1, 44б, 45, 47, 48, 49, 49/1, 50, 51, 52, 53/2, 54, 55/3, 56, 56/3, 60, 62, 63, 64, 65, 66, 66а, 66/1, 67, 68, 68/5, 69/5, 74, 76/1, 77, 79, 80, 80/1, 81, 82, 83/1, 84, 85, 87, 88, 89, 90, 92, 92/1, 96, 96/1, 98, 99, 100, 101, 102, 103, 107, 108, 111, 112, 115, 118, 119, 121, 126, 127,128, 134, 135, 137, 139, 140, 145, 146, 150, 158, 159, 163, 164, 165, 168, 175, 179, 181, 185, 188, 190, 192, 195, 196, 218, 220, 224, 227, 235, 243, 254, 256, 257, 260, 263, 266, 268, 269, 270, 274, 275, 278, 279, 280, 283, 288, 289, 289/1, 290, 290/3, 293, 296, 297, 299, 301, 302, 303, 312а, 312в, 314а, 315, 316, 318а, 321, 322, 323, 324, 326, 327, 328, 329а, 330, 331, 332, 333, 333/2, 334, 337, 340а, 342, 348, 349, 352, 354, 375, 378, 384, 388, 389, 394, 407, 408, 410, 414, 419, 420, 422, 423, 425, 426, 431, 435, 437, 440, 441, 442/2, 443, 445, 447, 459, 481, 504, 505, 506, 517, 518, 521, 522, 525, 526, 527, 529, 532, 533, 535, 536, 538, 539, 540, 541, 542, 543, 544, 545, 736, 800, 801, 811, 812, 813, 821, 822, 824, 914, 997.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z423" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 39</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z425" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Тохтарова, 47, коммунальное государственное казенное предприятие "Восточно-Казахстанский областный драматический театр имени Жамбыла", телефон 71-00-73.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z426" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Максима Горького № 58, 67, 69, 82; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z427" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Антона Чехова № 37, 39, 41, 45, 49; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z428" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Сағадат Нұрмағамбетов № 25, 29, 33, 37, 43, 45, 49, 51, 53, 55; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z429" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проспект Победы № 9, 11, 13; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z430" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проспект Ауэзова № 20, 20/1, 24, 60; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z432" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Борис Керімбаев № 36.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 40</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z433" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Антона Чехова, 63, коммунальное государственное казенное предприятие "Дворец творчества школьников" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-56-53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z434" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z435" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Сағадат Нұрмағамбетов № 26, 30, 34, 36, 40, 44, 48, 50, 52; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z436" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Александра Протозанова № 45, 47, 51, 53, 55, 59, 61; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z437" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Антона Чехова № 51, 55, 57, 59, 64, 65, 66, 67, 69, 70/1, 70/2, 71, 72, 74; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z438" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кабанбай батыра № 105, 105а, 107, 109, 115, 119, 121; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z439" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Казахстан № 65.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z440" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 41</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z441" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Жаңажол, 66, коммунальное государственное учреждение "Общеобразовательная школа № 49" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 51-25-08.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z442" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z443" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Молодежная № 1, 1/1, 1/2, 2, 2/1, 2/2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 5/1, 6, 6/1, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 18/1, 19, 20, 20/1, 21, 22, 22/1, 23, 24, 25, 26, 26/1, 27, 28, 29, 30, 31, 32, 33, 33/1, 34, 35, 36, 36/1, 37, 37/1, 38, 38а, 38б, 40, 40/1, 40/4, 42, 42/1, 43, 44, 46; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z444" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Строителей № 1, 2, 2/1, 2/2, 3, 3/3, 3/4, 4, 4/1, 4/2, 5, 6, 6/3, 8, 8/1, 8/2, 10, 10/1, 10/2, 12, 12-1, 12-2, 19/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z445" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Утепова № 1, 2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 6, 7, 8, 9, 10, 10/1, 10/2, 11, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z449" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица К. Байсеитовой № 2, 2/1, 3, 4, 6, 7, 8, 10, 11, 12, 13, 15, 16, 19, 20, 21, 25, 26, 27, 28, 29, 30, 31, 33, 36, 37, 38, 40, 42, 44, 45, 47, 48, 49, 53, 54, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84/1, 85, 87, 88/1, 89, 91, 92, 93, 95, 97, 99, 100/1, 101, 103, 105, 107, 109, 109/1, 111, 113, 115, 116, 116/2, 117, 145, 150, 152, 200, 207; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Алпамыс № 1/1, 1, 2, 3, 5, 6, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22/1, 26, 26/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Құлагер № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 13, 15, 16, 17, 19, 20, 21, 22, 23, 25; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Қобыланды № 2, 2а, 3, 4, 5, 6, 8, 10, 11, 12, 13, 14, 15, 18, 20, 22, 24, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z450" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Тайбұрыл № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z451" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Қыз Жібек № 2, 3, 4, 5, 6, 8, 9, 10, 11, 13, 13/1, 14, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z456" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Игілік № 1, 1/1, 2, 3, 3а, 4, 5, 7, 7/1, 8, 10, 13, 13/1, 15, 15/1, 16, 17, 18, 19, 19/1, 20, 20/1, 21, 22, 22/1, 22/2, 23, 23/1, 24, 24/1, 24/2, 25, 26, 27, 27/1, 28, 28/1, 29, 30/1, 31, 32, 33, 34/1, 34/2, 34/3, 36, 36/1, 37, 37/1, 38, 39, 40/2, 41, 41/1, 42, 43, 45, 45/2, 48, 53, 58, 63, 64, 71, 73, 83, 91, 93; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица К. Нургалиева № 2, 6, 8, 9, 11, 12, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 47, 50, 51, 51/1, 52, 54, 57, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 73, 74, 76, 77, 78, 79, 80, 81, 81/1, 81/2, 81/3, 82, 84/1, 85, 89, 90, 95, 96, 98, 99/1, 101, 123, 720, 781, 785;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Өрнек № 16, 18, 22, 32, 40, 42, 44, 46, 46/2, 46/3, 46/4, 46/5, 48, 48/3, 50, 52, 52/1, 52/2, 52/4, 54/1, 54/2, 58, 60, 66, 70/1, 76, 80, 80/4, 82/1, 82/2, 82/3, 96, 100, 102, 108, 108/1, 110, 116, 118;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Күнбатыс № 2, 8, 9, 11, 20, 23, 24, 26, 27, 28, 29, 30, 32, 37, 38, 42, 43, 44, 45, 46, 48, 49, 50, 51, 52, 54, 57, 58, 59, 69, 71, 73, 75;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       село Ахмирово: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z458" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки № 3/1, 6/1, 10/2, 17/А, 19/1, 20, 20/А, 20/Б, 24/1, 26, 31, 32, 38/а, 44, 49, 54, 111А, 111/1, 115, 145, 150, 190, 228, 279, 402, 460, 487, 501, 506, 707, 785, 816, 829, 866;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Звездный", "Звездный-2".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 42</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z459" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Кабанбай батыра, 160, коммунальное государственное учреждение "Средняя школа № 36" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-84-48.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z460" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z461" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кабанбай батыра № 152, 152/1, 152/2, 154, 156, 162, 164, 166; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z463" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Александра Протозанова № 19, 21, 23, 25, 27, 29, 31, 33, 35, 39, 41.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 43</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z464" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Кабанбай батыра, 160, коммунальное государственное учреждение "Средняя школа № 36" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 26-84-48.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z465" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z466" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Казахстан № 75, 77, 79, 81, 83, 85, 87, 91, 93, 95, 97, 99, 99/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z467" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 44</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z468" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Мызы, 16/1, товарищество с ограниченной ответственностью "Фирма НКГ", торговый дом "Альшемали", телефон 20-88-69.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z469" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z470" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Казахстан № 101, 103, 105, 107, 161; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z471" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Мызы № 37/1, 41, 43, 43/1, 45, 45/1, 47, 49; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z472" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Александра Протозанова № 1, 1/1, 3, 7/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z473" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Антона Чехова № 122, 124, 129, 130, 132, 133, 134, 135, 136, 138, 139, 140, 142, 143, 144, 146, 147, 147а, 148, 149, 150, 151, 151/1, 151/2, 151/3, 151/1к2, 152, 153, 154, 155, 156, 156а, 156б, 157, 158, 159, 161, 163, 164, 164/1, 165, 165а, 167, 169, 171, 173, 173а, 175, 177, 177а, 181, 183, 185, 186, 191, 191а, 193, 195, 199, 201, 209, 212, 213, 221, 223, 225, 227, 229, 231, 233, 253; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z474" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бейбітшілік № 122, 126, 128, 130, 134, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 149а, 149б, 149в, 150, 152, 154, 156, 159/а, 159ак1, 159/1, 160, 161, 163, 164, 165, 168, 170, 172, 173, 173а, 175, 176, 178, 181, 183, 185, 189, 191, 193, 193а, 195, 195а, 197, 199/а, 201, 205, 219, 229, 231; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z475" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Первомайская № 40, 42, 44, 46, 48; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z476" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 2-ая Невская № 1, 2, 3, 3а, 4, 5, 5а, 6, 7, 8, 8б, 9, 10, 13, 14, 14/2, 15, 16, 17/1, 17/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z477" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица 3-я Невская № 2, 4, 6, 8, 10, 12, 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z478" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 45</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z480" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Тимофеева, 112/1, коммунальное государственное учреждение "Общеобразовательная школа № 31" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской область, телефон 70-00-59.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z481" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Астафьева № 1, 2, 3, 4, 5, 6, 7, 7б, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16а, 17, 18, 19, 19а, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 32, 33, 34, 35, 35/1, 36, 37, 37а, 38, 40, 41, 42, 43, 44, 45, 45а, 46, 47, 47а, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 68а, 69, 69а, 70, 71, 71а, 71б, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 93а, 94, 95, 97, 98, 100, 100а, 101, 102, 103, 104, 105, 105а, 106, 107, 108, 109, 110, 111, 112, 113, 113а, 114, 115, 116, 117, 117а, 117/1, 117/2, 117/5, 118, 119, 119/а, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z482" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Тимофеева № 1, 3, 4, 5, 7, 9, 10, 11, 11а, 12, 13, 14, 15, 15а, 15/1, 16, 17, 18, 18а, 18/1, 19, 20, 20а, 20б, 21, 21а, 22, 22а, 23, 24, 25, 26, 27, 27а, 28, 29, 29а, 29б, 30, 31, 31/1, 31/2, 32, 33, 34, 35, 36, 37, 38, 38а, 38б, 39, 40, 41, 42, 42а, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52/1, 53, 54, 55, 55/2, 56, 57, 59, 60, 61, 62, 62а, 63, 63а, 64, 64а, 65, 66, 66а, 66/2, 67, 68, 68а, 69, 70, 71, 71а, 72, 73, 74, 75, 77, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 91, 92, 93, 94, 94а, 95, 96, 96а, 96б, 97, 98, 98а, 99, 100, 100а, 101, 101а, 102, 103, 104, 104/1, 105, 105а, 105а/1, 106, 107, 107а, 108, 109, 110, 110/1, 110/2, 110/3, 111, 112, 113, 114, 114а, 115, 116, 117, 118, 119, 119/1, 119/2, 120, 121, 121а, 121в, 121б, 121/г, 121е, 121ж, 121и, 121к, 121л, 121/1, 122, 123, 123а, 124, 125, 125/1, 126, 127, 127а, 128, 129, 130, 131, 132, 133, 135, 135/1, 137, 139, 139а, 141, 143, 145, 147, 147а, 149, 150, 150а, 151, 151а, 153, 155, 157, 159, 159а, 161, 161а, 161б, 161в, 161д, 163, 163а, 163б, 163в, 165, 165а, 165б, 165г, 167, 167а, 167в, 167д, 167/1, 169, 169б, 169/1, 169/2, 169/6, 170, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 195а, 197, 197а, 197б, 197в, 199, 201, 203, 205, 207; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z483" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Гаджиева № 1, 2, 2/2, 3, 3/2, 4, 4а, 5, 6, 7, 8, 8а, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 22, 24, 26, 28, 30, 31, 31/1, 32, 32/а, 32/1, 32/2, 32/3, 34, 36; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z484" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Голованова № 1, 1/1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 22/1, 22/2, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39а, 40, 41, 42, 43, 45, 47, 47а, 48а, 49, 51, 53, 55, 57, 59, 61, 62, 62а, 63, 64, 64а, 65, 67, 68, 68а, 69, 71, 72, 73; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z485" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Железняка № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 27, 27/а, 28, 29, 30, 31, 33, 33а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z486" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Мельничная № 2, 4, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 27, 28, 30, 31, 32, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 43а, 44, 44а, 46, 48, 50, 52, 54, 54а, 56, 58, 60; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z487" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Михалковича № 1, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31/2, 32/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z488" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Отдельная № 1, 2, 2а, 3, 3а, 4, 4а, 5, 5а, 6, 7, 8, 9, 10, 10/1, 11б, 12, 12а, 14, 15, 16, 16а, 16б, 17, 19, 21, 21/1, 22, 23, 23а, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37/3, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49/1, 49/2, 49/3, 50, 51, 51а, 51б, 51в, 51г, 51д, 51у, 52, 53, 53а, 54, 55, 56, 57, 57а, 58, 59, 60, 61, 61а, 62, 63, 64, 64а, 64б, 64в, 64г, 64д, 64е, 65, 66, 66а, 66б, 66/1, 67, 67а, 67б, 67в, 67/д, 67/1, 67/2, 67/3, 67/4, 67/5, 68, 68/1, 69/а, 70, 72, 74, 86, 86а, 86/1, 88, 90, 90а, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 112а, 114, 116, 118, 120, 121м, 122, 124, 128, 135г, 165/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z489" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 3-я Широкая № 1, 5, 5а, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 31а, 33, 35, 37, 39, 41а, 45а, 47б; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z490" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок 3-ий Широкий № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 10а, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 21, 21а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z491" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 1-ая Арычная № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 27, 27а, 28, 29, 29а, 29б, 30, 31, 32, 33, 34, 35, 36, 36/а, 37, 39, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 54, 54а, 56; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z492" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица 2-ая Арычная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/3, 10/4, 11, 11б, 12, 12/1, 12/2, 13, 14, 17, 19, 19а, 19б, 23а, 33а, 42а, 42/1, 42/2, 46/1, 49; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z493" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Ковпака № 4, 5, 6, 8, 10, 11, 12, 13; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z494" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ақтоған № 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z495" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 46</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z496" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Согринская, 138а, коммунальное государственное учреждение "Средняя школа № 18" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 23-02-94.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z497" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z498" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Лесозаводская № 7, 9, 9а, 11, 11/1, 13, 14, 15, 16, 17, 18, 20, 21а, 22, 24, 26, 28, 30, 31, 32; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z499" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Транспортная № 1, 2, 3, 3/1, 3/2, 4, 4а, 5, 6, 7, 8, 9, 21, 22, 23, 23/1, 23/2, 26, 28, 31, 33, 33а, 33/2, 35; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z500" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Гвардейская № 2а, 4, 13, 13а, 14, 16, 18, 19, 20, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z501" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проспект Абая № 106, 106/1, 169, 170, 172, 176, 180, 184, 190, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 217, 218, 219, 224, 227, 228, 229, 230, 231, 233, 234, 235, 236, 237б, 239, 242, 243, 244, 245, 246, 248, 250, 251, 252, 253, 254, 255, 257, 258, 259, 260, 262, 263, 264, 265, 266, 267, 268, 269, 271, 273, 275, 276, 277, 279, 280, 282, 284; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z502" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Зыряновская № 1а, 3а, 4, 6, 6а, 7, 8а, 9, 12, 12а, 13, 13а, 13/1, 13/2, 17а, 18, 133/3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z503" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Волгоградская № 2, 6, 6/2, 6/3, 7, 7/1, 9, 11, 11а, 12, 21; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z504" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ульбинская № 1, 4, 6, 7, 8, 9, 10, 11, 11а, 12, 12/2, 13, 14, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 26а, 27, 28, 29, 31, 37, 37/3, 39, 59, 59/1, 61, 83, 87, 93, 105, 107, 109, 111, 113, 119, 121, 123, 125, 127, 129, 131, 133, 137, 139, 141, 143, 145, 149, 153, 157, 159, 163, 165, 167, 169, 171, 173, 175, 179, 181; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z505" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Интернациональная № 1, 2, 2а, 3, 5, 5/1, 5/2, 7, 7/1, 7/2, 9, 9/1, 9/2, 11;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z506" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Цеткин № 1, 3, 7, 9, 11, 13, 15, 15а, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z508" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Арай № 1, 1/2, 2, 3, 3/1, 3/2, 4, 5, 5/1, 5/2, 6, 6/1, 7/1, 7/2, 8, 8/1, 9, 10, 10/1, 12, 19, 20, 20а, 22а, 26; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Крайняя № 1, 1а, 2, 3, 3а, 4, 6а, 8, 10, 12, 21; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z509" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Панфилова № 1, 1а, 3, 4, 4а, 6, 6/1, 6/2, 8, 10, 10а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z510" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Молодежная № 3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z512" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Асқартау № 2, 3а, 4, 5, 6, 7, 7/1, 8, 9, 10, 11, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 27, 29, 31, 31/1, 34, 36, 37, 38, 39, 40, 41,42, 43, 45, 47, 49, 51; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Спортивная № 4, 5/1, 6, 8, 8а, 8/1, 10, 12, 18а, 18б, 20, 20а, 20б, 23, 24, 24а, 25, 26, 27, 29, 31, 33, 35, 39;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z513" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Репина № 3, 5; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z514" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Грибоедова № 5/1, 19, 20, 22, 24, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z515" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бурденко № 1а, 3, 5, 20, 22, 22/1, 26; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z516" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Донской № 2а, 3, 5, 7, 9, 11, 21, 23; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z517" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Проходной № 1, 2, 3, 4, 5, 6, 6б, 7, 8, 9, 10, 11, 12, 14, 16, 18, 22, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z518" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Загородная № 1, 1/2, 2, 3/1, 3/2, 5/2, 7, 7/1, 7/2, 8, 9, 9а, 10а, 11, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 35, 37, 38, 39, 40, 41, 42, 44, 46, 48, 49, 51, 55, 56, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 82, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 113, 115, 117, 119, 121, 123, 127, 129, 131, 132, 133, 135, 137, 139, 141, 143, 147, 149, 151, 153, 155, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 189, 191, 195, 197, 199, 201, 203, 207, 209, 211, 213, 215, 217, 225, 229, 231, 235, 237, 239, 241, 245; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z519" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кавказская № 1, 2, 3, 4, 5, 6, 7а, 7б, 7/1, 8, 8/1, 9, 10, 11, 11а, 12, 13, 14, 15, 17, 19, 21, 23, 25; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z520" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кубинская № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17а, 18, 19, 20, 20а, 21, 23, 25; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z521" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кутякова № 1, 2, 3, 5, 6, 7, 7а, 7б, 7в, 7г, 8, 8а, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 25, 25а, 26, 27, 28, 29, 30, 30а, 31, 33, 35, 37; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z522" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Рахмановская № 1, 2, 3, 4, 5, 5а, 6, 7, 7а, 8, 8/1, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z523" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Уборевича № 3, 5, 7, 9, 9а, 9/2, 11, 13, 15; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z524" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Узбекская № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 23, 24, 25, 26, 27, 28, 30, 32; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z525" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Гаванская № 2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z526" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Путевая № 7/2, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z527" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       садоводческие товарищества "Озеленитель", "Коммунальник".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z528" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 47</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z529" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Машиностроителей, 4, государственное коммунальное казенное предприятие "Усть-Каменогорское объединение детско-подростковых клубов "Жігер" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, детско-подростковый клуб "Альтаир", телефон 61-54-67.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z530" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z531" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица подхоз СЦК № 1, 2, 2а, 3, 4, 5, 6, 7, 13, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 24, 25, 25/4, 25/5, 26, 27, 27/1, 27/2, 27/3, 27/4, 28, 29, 30, 31, 32, 33, 35, 36, 36а, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 58а, 58б, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 79а, 80, 81, 81а, 82, 83, 83а, 84, 86, 87, 87а, 87б, 88, 88б, 89, 90, 91, 92, 94, 96, 96а, 96б, 98, 98а, 104, 106, 108, 110, 112, 114, 114а, 116, 118, 118/1, 118/2, 118/3, 120, 122, 124, 126, 128, 130, 132, 134; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z532" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Машиностроителей № 2, 4, 6, 8, 10, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z533" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Свободы № 3, 5, 7, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z534" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Национальная № 1, 3, 3а, 3б, 5, 7, 9, 11, 13, 13б, 15, 17, 19, 20, 20/1, 20/2, 21, 22, 23, 24, 25, 26, 27, 27а, 27/1, 28, 30, 32, 34, 36, 38, 40, 42, 44, 44а, 44/1, 44/2, 46; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z535" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Чиндагатуйская № 1, 2, 3, 4, 5, 6, 7, 7а, 8, 9, 11, 11а, 12, 13, 14, 15, 16, 17, 17/1, 17/2, 18, 18/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z536" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зеленая № 2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 12, 14, 16, 16а, 18, 20, 20а, 22, 24, 26, 26а, 28, 30, 32, 32а, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z537" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       садоводческое товарищество "Дорожник".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z538" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 48</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z539" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Согринская, 138а, коммунальное государственное учреждение "Средняя школа № 18" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 23-02-94.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z540" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z541" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Лучистый № 1, 3, 5, 7, 11, 13; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z543" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Согринская № 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 57а, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 67а, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86, 86а, 87, 88, 89, 90, 91, 92, 93, 93/1, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 110а, 111, 112, 113, 113а, 114, 115, 116, 117, 118, 119, 120, 120-1, 121, 122, 123, 124, 125, 126, 127, 128, 128а, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 147а, 147б, 148, 149, 150, 151, 152, 153, 154, 155, 156, 156а, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Депутатов № 1, 2, 2/1, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 31б, 32, 33, 33а, 34, 35, 36, 37, 38, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51а, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 69а, 70, 71, 72, 73, 74, 75, 75а, 75б, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88, 89, 90, 92, 94, 96; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z544" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Агрономическая № 1, 2, 2а, 3, 4, 5, 6, 6а, 7, 8, 9, 9а, 9/1, 10, 11, 12, 13, 14, 15, 15а, 16, 17, 18, 19, 20, 21, 21а, 22, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 30а, 31, 32, 33, 34, 35, 36, 36а, 37, 39; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z545" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бортникова № 1, 3, 5, 7, 9, 11, 13, 15, 17, 18, 19, 20, 22, 24, 24/1, 25, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 37, 40, 41, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z546" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Городская № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29а, 30, 30а, 31, 32, 32а, 33, 34, 35, 35а, 36а, 38, 38а, 38б, 39, 40, 40а, 40б, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 68а, 69, 70, 71, 72, 72а, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 80б, 80в, 81, 81а, 82, 82а, 83, 84, 85, 86, 87, 89, 89а, 91, 93, 93а, 95; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z547" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Гражданская № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 60б, 61, 62, 63, 64, 65, 65а, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81а, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 104а, 105, 106, 106а, 106б, 107, 108, 109, 110, 111, 112, 113, 115, 117, 119, 121, 123, 125; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z548" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кленовая № 1, 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z549" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Сибирская № 2, 2а, 2б, 3, 4, 6, 6а, 8, 10, 12, 14, 16, 16а, 18, 20, 22, 24, 26, 26а, 30; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z550" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Скалистая № 1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27а, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 42, 44, 46, 48, 50, 50/1, 52, 54, 54/1, 56, 56в, 58, 60, 62, 64, 66, 70, 72, 74, 76, 78, 80, 82, 84; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z551" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Сосновая № 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 14б, 15, 16, 17, 18, 19, 20, 21, 23, 25, 27, 29, 31, 33, 33а, 33б; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z552" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тальниковая № 1, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49а, 50, 51, 53, 54, 54а, 55, 56, 58, 60, 62, 64, 66, 68, 70, 70а, 70б, 70/1, 70/2, 70/3, 70/5, 72, 72/1, 74, 78, 78а, 78б, 80, 82, 82/2, 89, 89а;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z553" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Титановая № 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45а, 46, 47, 48, 49, 49а, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 70/1, 70/2, 71, 71а, 72, 73, 74, 75, 76, 77, 78, 79, 80, 82, 82/1, 82/2, 84, 86, 88, 90, 92, 94, 96, 98, 105, 107; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z554" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Городской № 3, 5, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z555" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Фигурный № 1, 2, 3, 4, 5, 6, 8, 9, 11, 13, 15, 17, 19, 21, 23; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z556" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переулок Яблоневый № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z557" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Лавандовая № 2, 4, 6, 7, 8, 9, 10, 11, 12, 12/1, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z558" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       садоводческие товарищества "Солнечный", "Прогресс, "Лаванда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z559" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 49</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z560" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Усть-Каменогорская, 11, коммунальное государственное учреждение "Средняя школа № 23 имени Мухамета Шаяхметова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 62-00-87.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z561" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z563" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бағдат Шаяхметов № 14, 15, 16, 17, 17/1, 18, 19, 20, 21, 23, 24; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Дружинников № 1, 1а, 2, 2/а, 3, 4, 6, 7, 7а, 8, 9, 10, 11, 12, 12а, 13, 14, 14а, 15, 16, 16а, 17, 18, 18Б, 19, 20, 21, 21а, 22, 22/1, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 36, 37/1, 39, 40, 41, 41/1, 42, 43, 44, 44а, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69, 69а, 71, 73, 75, 77, 79, 81; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z564" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Юннатов № 1, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 10а, 11, 12, 12а, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32а, 32б, 33, 34, 35, 36, 37, 38, 38а, 38б, 39, 39а, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 58а, 59, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 69, 69а, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 81, 82, 83, 84, 85, 87, 88, 89, 89а, 89б, 90, 91, 91а, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 104, 105, 105а, 106, 107, 108, 110а, 114, 116, 118, 120, 120а, 122, 124, 126, 130, 132; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z565" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Каспийская № 1, 2, 2а, 3, 4, 4а, 5, 5а, 6, 7, 8, 9, 10, 11, 11а, 12, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23а, 24, 25, 26, 26а, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38а, 39, 40, 40а, 41, 42, 44, 45а, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61а, 62, 62а, 63, 64, 65, 66, 67, 68, 70; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z566" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Депутатов № 83, 85, 91, 93, 95, 97, 98, 99, 100, 101, 101а, 102, 102а, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 113а, 114, 115, 116, 117, 118, 119, 120, 121, 122, 122б, 123, 124, 125, 126, 127, 128, 128а, 129, 130, 131, 133, 135, 137, 139, 141, 143, 145; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z567" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Лучистый № 2, 2а, 2б, 4, 6, 8, 10, 12; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z568" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Согринская № 181, 183, 185, 187, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 201, 202, 204, 206, 208, 210, 212, 214, 214а, 214б, 216, 218, 220, 222, 224, 226, 228, 230, 230а, 230б, 232, 234, 236, 238, 240; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z569" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Безымянный № 1, 2, 3, 5, 7, 9, 13, 15, 17, 19, 21, 22/3, 23; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z570" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разрез Дружинников № 1, 1а, 2б, 3, 5, 7, 7а, 9, 9а, 11, 13, 15, 17, 19, 21, 21а, 51/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z571" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Вешний № 1, 2, 3, 3а, 4, 5, 7, 9, 11, 13, 15, 17, 19, 21, 22/3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z572" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ветеранов № 1, 1а, 2, 3, 3а, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 17, 18, 21а, 22, 23, 24, 25, 26, 27, 28, 29/1, 30, 31, 31а, 32, 32а, 36, 38;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z573" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       садоводческое товарищество "Металлург-3".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z574" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 50</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z575" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Бағдат Шаяхметов, 6, здание Дома культуры акционерного общества "Усть-Каменогорский титано-магниевый комбинат", телефон 23-31-16.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z576" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z577" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Согринская № 242, 244, 246, 248, 250, 252, 254, 254/1, 254/3, 256, 256/2, 258, 258/2, 260, 260а, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z578" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Каспийская № 69, 71, 72, 73,73а, 74, 75, 75а, 76, 77, 78, 79, 80, 80а, 82, 82а, 84, 86, 88, 90; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z579" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Депутатов № 136, 138, 140, 142, 144, 146, 147, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 169а, 170, 170а, 171, 172, 173, 175, 177, 179, 181, 183, 185, 185а, 187, 189, 191, 193, 195; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z580" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Героев № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 32, 34, 36, 38; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z581" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Целиноградская № 1, 2, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 55, 57; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z583" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Весенняя № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 21а, 22, 23, 24, 24/а, 25, 26, 27, 28, 30, 31; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Охотская № 1, 2, 2а, 3, 3а, 4, 4а, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41а, 43, 43а, 44, 44а, 45, 46, 47, 48, 49, 50, 50а, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63а, 64, 65, 66, 68, 68/1, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 90а, 92, 94, 96, 98, 100, 102, 104, 106, 108, 108а, 110, 112, 114, 114а, 116, 122, 124, 126, 128; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z584" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Постышева № 1, 2, 3, 3а, 4, 4а, 5, 5а, 6, 6а, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z585" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бағдат Шаяхметов № 1, 3, 7, 8, 9, 10, 13/9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z586" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Усть-Каменогорская № 2, 4, 6а, 8, 10, 14, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z587" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Фасадная № 2, 4, 10;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z588" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Егорова № 2, 2/1, 2/2, 2/3, 3, 4, 5а, 6, 7; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z589" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Солдатский № 1, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z590" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       станция Коршуново № 1, 2, 3, 4, 4/1, 4/2, 4-4, 5-4, 6/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z591" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица подхоз ТМК № 1/2, 3/1, 4/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z592" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 51</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z594" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бағдат Шаяхметов, 6, здание Дома культуры акционерного общества "Усть-Каменогорский титано-магниевый комбинат", телефон 23-31-16.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z595" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бағдат Шаяхметов № 2, 4; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z596" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Егорова № 10, 12, 13, 15, 17, 19, 21, 25, 27, 29, 31, 33; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z597" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Усть-Каменогорская № 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z598" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 52</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z599" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: 28-жилой район, улица Мұстафа Шоқай, 48, коммунальное государственное учреждение "Средняя школа № 33 имени Абая" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 78-52-69.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z600" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z601" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       село Прудхоз: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z602" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Степная № 1, 2, 3, 4, 5, 6; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z603" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Дорожная № 1, 2, 3, 4, 5, 6, 7, 8; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z604" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Центральная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z605" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       село Ново-Явленка: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z606" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Степная № 1, 2-1, 4-1, 4-2, 5, 6-1, 6-2, 7, 8-1, 8-2, 9, 10-1, 10-2, 12-1, 12-2, 14-1, 14-2, 16-1, 16-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z607" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Новая № 1-1, 1-2, 3а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z608" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Садовая № 1, 2, 3-1, 3а, 3-2, 5-1, 5-2, 7-1, 7-2, 9-1, 9-2, 11-1, 11-2, 13-1, 13-2, 15-1, 15-2, 17-1, 17-2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z609" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Почтовая № 1-2, 2-1, 2-2, 3-1, 3-2, 4-1, 4-2, 5-1, 5-2, 6-1, 6-2, 7-1, 7-2, 8-1, 8-2, 9-1, 9-2, 10-1, 10-2, 11-1, 11-2, 12-1, 12-2, 13-1, 13-2, 14-1, 14-2, 16-1, 16-2, 18-1, 20, 24;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z610" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Центральная № 1-1, 1-2, 1-3, 2, 3-1, 3-2, 3-3, 4, 5-1, 5-2, 6-2, 6-3, 7-1, 7-2, 8, 9, 10, 11-1, 11-2, 12, 13, 14, 15, 16, 17, 17а, 18, 19-1, 19-2, 20, 20а, 21-1, 21-2, 23-1, 23-2, 24, 25-1, 25-2, 27-1, 27-2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z611" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Рабочая № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z612" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Коммунаров № 1, 2, 3, 4/1, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z613" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Береговая № 1-1, 2-1, 2-2, 3, 4, 5, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z614" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Овражная № 1-1, 2а, 2б, 3-1, 4-2, 5, 6, 7, 18, 20/1, 22/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z615" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ларионова № 2, 4, 8а, 10, 12, 14, 18; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z616" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Зеленая № 1, 2, 2/1, 3, 4, 5, 6, 7/1, 7/2, 9, 10, 11, 12, 14, 17; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z617" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Тихая № 2-1, 2-2, 3, 4, 5, 6, 9, 12, 13, 14, 19/а;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z618" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       земельные участки 2, 5а, 13, 16, 24,740;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z619" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28-жилой район:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z620" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ак жауын № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z621" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Алаш № 1, 2, 2/1, 3, 4, 4/1, 5, 6, 6/1, 7, 8, 8/1, 9, 10, 10/1, 11, 12, 12/1, 13, 14, 14/1, 15, 16, 16/1, 17, 18, 18/1, 19, 20, 20/1, 21, 22, 22/1, 23, 24, 24/1, 25, 26, 26/1, 27, 28, 28/1, 29, 30, 30/1, 31, 32, 32/1, 33, 34, 34/1, 35, 36, 36/1, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z622" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Шарапат № 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z623" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Шаңырак № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13/1, 14, 15, 15/1, 16, 17, 17/1, 18, 19, 19/1, 20, 21, 22, 23, 24; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z624" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Достық № 1, 1/1, 2, 3, 3/1, 4, 5, 5/1, 6, 7, 7/1, 8, 9, 9/1, 10, 11/1, 12, 13, 13/1, 14, 15, 15/1, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z625" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Қыран № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z626" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Үміт № 1, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z627" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Хасена Оралтая № 1, 2, 2/1, 3, 4, 4/1, 5, 6, 6/1, 7, 8, 8/1, 9, 10, 10/1, 11, 12, 12/1, 13, 14, 14/1, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29/1, 30, 31, 32, 32/1, 34, 34/1, 36, 36/1, 38, 38/1, 40; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z628" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бай өлке № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z629" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Нұр бесік № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z630" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Мұстафа Шоқай № 1, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 35, 36, 38, 40, 41, 42, 43, 44, 45, 47, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 67, 69, 71, 73; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z631" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Сарыарқа № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z632" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кербуга № 2, 4, 6, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 37, 39, 41, 43; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z633" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жасұлан № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18, 20, 22, 24, 26, 28, 30; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z634" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Орда № 1, 2, 2/2, 3, 4, 4/2, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z635" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ер Жәнібек № 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z636" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бәйтерек № 1, 2, 3, 5, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 22, 24, 26, 28, 29, 30, 32, 34; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z644" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ак желкен № 1, 2, 3, 4, 6, 8, 10, 12, 13,14, 15, 17, 23, 27;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Аламан № 12, 14, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки № 1/1, 13/1, 20/1, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 166, 165, 169, 171, 172, 173, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 242, 243, 244, 245, 246, 247, 248, 300, 347, 370, 373, 746;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Алтайский энергетик", "Госстандарт", "Оплот", "Ветерок".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 53</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z645" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Жаңажол, 66, коммунальное государственное учреждение "Общеобразовательная школа № 49" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 51-25-08.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z646" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z647" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       село Ахмирово: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z648" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Гайсы Аязбаева № 1, 1а, 2, 2а, 3, 3/1, 4, 5, 5/1, 6, 6а, 7, 8, 9, 10, 11, 12, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 26а, 27, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 39/1, 41, 42, 43, 45, 45/1, 45/2, 47, 47/2, 51, 53, 55/1, 55/2, 57/1, 92, 94, 98/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z649" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Дачная № 33, 36, 41, 44, 46, 47, 48, 50, 52, 54; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z651" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Қайынды № 2, 3, 6, 10, 12, 14, 15, 17, 18, 20, 23, 24, 26, 27, 29, 30, 38, 42, 76, 86, 92; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ұстаздар № 1, 3, 4, 5, 5а, 6, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 32/1, 34, 36, 38, 40, 42, 46, 48/1, 52/2, 58, 60/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z652" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица К. Қондыбаева № 1, 2, 2/1, 3, 3/1, 4, 4/1, 4/2, 4/3, 5, 5/1, 6, 6/1, 7, 8, 9, 10, 10/1, 11, 12, 13, 15, 19, 19/1, 19/3, 21, 23, 25/1, 25/2, 25/3, 27, 29, 29/1, 31, 33, 35, 37, 39, 41, 43, 43/1, 46, 47, 48а, 72, 78, 84, 85а, 88, 89/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z655" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Қозы-Көрпеш № 1, 2, 3, 4, 5, 6, 7/1, 8, 9, 10, 11, 12, 16; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Еңлік-Кебек № 1, 1/1, 2, 3, 4, 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 20/1, 21, 23;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Баянсұлу № 18, 19, 21, 23; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z656" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бейбітшілік № 2, 4, 10, 12, 14, 24, 22, 25, 32, 96; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z657" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Бірлік № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z658" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица С. Койшыбаева № 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 20, 21, 22, 23, 24, 25, 26, 28, 30, 34, 38, 40, 54, 58, 60, 62, 64, 68, 70, 72, 187; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z659" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ертөстік № 1, 3, 5, 6, 6/1, 8, 9, 10, 11, 13, 14, 15, 16, 20, 21, 24 , 27, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z660" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Достық № 1, 1/1, 2, 2/3, 2/4, 3, 3/1, 4, 4/1, 4/2, 5, 6, 6/1, 7, 8, 8/1, 9, 10, 10/1, 10/2, 11, 12, 12/1, 12/2, 14, 14/2, 16, 16/1, 18, 19, 21, 23, 24, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 55/1; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z661" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Еңбекші № 3, 6, 7, 9, 10, 13, 15, 20, 21, 22, 26, 28, 30, 48, 56/1, 88; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z662" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Ш. Калдаякова № 8, 10, 11/1, 16, 18, 27, 29, 31, 35, 47, 55, 59, 61, 63, 65, 67, 179, 189, 194; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z663" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Т. Нукаева № 2, 4, 7, 8, 10/1, 10/2, 24, 28, 30/1, 31, 64, 77; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z664" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица С. Мухамеджановой № 3, 5, 9; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z665" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица И. Омарова № 1, 3, 8, 13, 17, 20, 20/1, 21, 22, 22/1, 23, 25, 28, 29, 32, 34, 36, 40, 43/1, 44; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z666" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Коммунальная № 1, 1а, 1/1, 2, 3, 3/1, 3/2, 4, 5, 5/1, 6, 7, 8, 8/1, 8/2, 8/7, 9, 9а, 9/2, 10, 10/1, 10/2, 11, 12, 12/1, 12/2, 13, 14, 14/1, 14/2, 15, 15/4, 16, 17, 17/1, 17/2, 18, 19, 19а, 19б, 19/2, 20, 21, 23/1, 23/2, 44, 54а, 72а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z667" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Мелиораторов № 1, 1а, 1б, 1/1, 1/2, 2, 2а, 2/1, 2/2, 3/1, 3/2, 3/3, 4, 4а, 4/1, 4/2, 5, 5а, 5/1, 6, 6а, 6/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 8/3, 8/4, 8/5, 9, 10, 10а, 10/1, 10/2, 11, 11/1, 11/2, 12, 12/1, 12/2, 13, 13а, 13/1, 13/2, 14, 14а, 14б, 14/1, 14/2, 14/3, 15, 15/1, 16, 17, 17а, 17/1, 17/2, 18, 20, 20а, 20б, 20/2, 22, 24, 25, 25/1, 26, 27, 28, 28/1, 32, 34/3, 35, 36а, 37, 37/1, 38, 39, 40, 41/1, 43, 44, 45а, 46, 46/1, 47, 47/1, 53, 55, 56, 67, 71, 75, 82, 86, 87, 88, 89, 89/1, 90, 91, 92, 94, 96, 97, 98, 99а, 99б, 100, 101, 102, 103, 104, 105, 107, 108, 110, 113, 115, 116, 117, 118, 118/2, 119, 120, 123, 134, 135, 140, 141, 142, 144, 145, 146, 148, 149, 150, 151, 152, 156, 158, 162, 163, 164, 170/1, 174, 181, 187, 188, 192, 195, 198, 200, 203, 205, 207, 208, 212, 213, 217, 218, 220, 221, 222, 223, 225, 226, 231, 232, 239, 240, 241, 242, 243, 244, 245, 246, 248, 250, 252, 254, 258, 259, 260, 266, 267, 269, 270, 271, 272, 273, 274, 276, 278, 280, 284, 285, 292, 293, 294, 296, 301, 302, 310, 311, 313, 314, 316, 317, 318, 324, 325, 326, 328, 330, 343, 345, 348, 352, 357, 364, 369, 371, 374, 397, 335, 351, 353, 358, 360, 368, 372, 373, 379, 381, 382, 384, 385, 387, 392, 397, 398, 401, 402, 402/1, 403, 407, 409, 410, 412, 413, 414, 416, 419, 421, 423, 424, 425, 426, 447, 449, 451, 452, 455, 457, 459, 460, 462, 463, 464, 466, 468, 469, 471, 473, 474, 476, 480, 482, 488, 489, 496, 497, 498, 504, 509, 509/1, 515, 516, 518, 521, 534, 588, 589, 631, 637, 638, 639, 640, 641, 643, 647, 648, 652, 657, 660, 663, 664, 676, 689/1, 693, 711, 712, 713, 714, 715, 716, 718, 719, 720, 723, 727, 731, 771, 772, 774, 795, 796, 798, 799, 801, 805, 806, 809, 820, 952, 957, 820; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z673" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жаңажол № 1, 3, 4, 8, 9, 10, 11, 12, 15, 16, 21, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 54, 55, 56, 57, 58, 59, 61 62, 64, 65, 67, 68, 69, 75, 76, 80, 84, 86, 88, 92, 102, 110, 817, 819;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Саламат № 1, 7/, 7/1, 14, 16, 17, 17/1, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Серпін № 7, 9, 15, 22, 26, 30, 31/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Қанағат № 4, 6, 19, 23, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Балауса № 2, 9, 13, 26.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 54</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z675" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Талаптан Ахметжан, 11а, коммунальное государственное казенное предприятие "Центр по развитию культурной деятельности и массового спорта "Самғау" акимата города Усть-Каменогорска, телефон 70-11-37.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z676" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Меновное:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z677" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Зеленый № 1, 2, 3, 4, 5, 6, 7, 7а, 8, 9, 10, 11, 11/1, 12, 13, 14, 15, 17, 18, 19, 21; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z678" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Комсомольский № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z679" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Кооперативный № 1, 3, 4, 5, 6, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22-1, 23, 27/2, 29, 29/2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z680" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Пионерский № 1, 2, 3, 4, 6, 7, 8, 9, 11, 12, 14; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z681" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Сельский № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 15; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z683" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Талас № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 22, 23, 25, 25-1, 25-2, 26; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       переулок Шоссейный № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24б, 24/1, 30, 30-1, 30-2, 32, 32/1, 32/2, 34, 34/1, 34/2, 35, 36-1, 36-2, 38/1, 38/2, 38/3, 40/1, 40/2, 40/3, 42/1, 42/3, 44, 44/1, 44/2, 44/4, 44/5, 46/1, 44/3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z684" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жерехова № 1, 1а, 2, 2/1, 3-1, 3-2, 4, 4-1, 4-2, 5, 6, 7, 8, 10, 13, 13/1, 15, 17, 19, 21, 23, 25, 29, 31, 35, 37, 40а, 43; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z685" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Жунусовой № 1б, 2, 3, 4, 5, 5/16, 7, 8, 9, 10, 11, 12, 13, 14, 15-1,15-2, 16, 17, 18, 19, 21, 23, 25, 27, 29, 31, 35, 37, 39, 41, 43; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z686" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кузнечная № 1, 2, 3, 4, 4б, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 13а, 13б, 13/1, 14, 15, 16, 17, 17/1, 17/2, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60а, 60/1, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78, 79, 79б, 80, 81, 83, 84, 85, 86; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z688" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Талаптан Ахметжан № 1, 2, 3, 4, 5, 5а, 5б, 6, 8, 9/3, 10, 11, 11б, 11в, 11 г, 11д, 11/1, 11/2, 11/4, 11/5, 11/7, 11/8, 11/9, 11/10, 12, 13, 14, 14/1, 15, 15-1а, 16, 18, 19, 20, 21/1, 21/2, 22, 23, 24, 25, 26, 27/1, 27/2, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 46, 46а, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Адольфа Янушкевича № 1, 1/1, 2, 2а, 3, 4, 5, 6, 8, 10, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 28, 33, 35, 36, 37, 37а, 38, 38а, 39, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 54/1, 54/2, 54в, 55, 56, 57, 59, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 72а, 73, 73а, 74, 74а, 75, 76, 76б, 77, 78, 78а, 79, 80, 80а, 81, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 102а, 104, 106, 106-2, 108, 108/1, 108/2, 110, 110-2, 111, 112, 112-1, 113, 114, 114-1, 115; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z689" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Музейная № 2а, 2/1, 2/2, 6, 8, 10, 12, 14, 16, 22, 30, 41, 42; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z690" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Школьная № 1, 1а, 1б, 1в, 1/1, 2, 3, 4, 4/2, 5, 6, 7, 7а, 7/1, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 34а, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 62, 63, 64, 65, 66, 66а, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 92, 94, 94а, 94-1, 94-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z691" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Шмакова № 1, 1/2, 1/3, 1/4, 1/5, 2, 2а, 3, 3а, 3б, 3/15, 5а, 7, 9, 9Б, 11, 11а, 11Б, 12, 13-1, 13-2, 14, 15, 15а, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z692" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Ярославская № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10-2, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21/а, 22, 24, 25, 25/а, 26, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 79, 81, 83, 84, 85, 89, 91, 91/б, 93, 97, 99, 99/1, 101, 103, 103а, 103/1, 103/2, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 196.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z693" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 55</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z694" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: село Самсоновка, коммунальное государственное предприятие на праве хозяйственного ведения "Первичная медико-санитарная помощь № 1" управления здравоохранения Восточно-Казахстанской области, телефон 57-44-79.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z695" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z696" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Самсоновка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z697" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Береговая № 1, 2, 2/1, 2-2, 2-3, 3, 3/1, 4, 5, 6, 7, 8, 8а, 8-2, 9, 9/2, 9/4, 10, 11, 12, 14, 14а, 15, 15/1, 15/1-1, 15/1-2, 16, 17, 17/1, 17-1, 17-2, 20, 20а, 22, 25, 25/3, 25-2, 25-3, 29, 31, 35, 40, 43; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z698" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Набережная № 14а, 15; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z699" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Совхозная № 1, 1-1, 1-2, 1-3, 1-4, 2-1, 2-2, 4, 13, 14, 15, 17, 22, 23, 37, 37-2, 39, 39-1, 39-2, 42, 42-2, 42-4, 43, 43-1, 43-2, 43-4, 43а, 43а-2, 174; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z700" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Шоссейная № 1-1, 1-2, 1а-2, 2-2, 3-1, 3-2, 5, 6, 6/1-1, 6/1-2, 6/2, 8, 8/1, 8/2, 10, 10/1, 10-1, 13, 14, 18, 19, 22, 28, 34, 40, 42, 42а, 44-1, 44-2, 46, 52, 55, 56-1, 56-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z701" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Степная № 1, 1/1-1, 1/1-2, 2а, 2-1, 2-2, 2/1, 3, 3-2, 4, 5, 8/1, 9, 16; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z702" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Центральная № 1-1, 1-2, 2, 2/1, 2/3, 3-1, 4-1, 4-2, 5-1, 5-2, 6, 7, 9/1, 11, 13, 12, 12/1, 14, 15, 18, 22, 34, 40, 42, 42а; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z703" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Нижняя № 4/1, 6, 8, 10, 11, 11/1, 12, 15, 14, 16, 22; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z704" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Южная № 80; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z705" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Солнечная № 1а-2, 5-1, 8/1, 8-2, 14-1, 14-2, 16-2, 37-2, 39-2, 42-3, 42-4, 43-4, 45-1, 45-2, 52-1, 52-2, 55-1, 55-2, 56-2; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z706" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Арғымақ № 18;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z707" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Айнакөл № 42;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z708" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Балдырған № 14;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z709" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Серпер № 44;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z710" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Еділ № 79;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z711" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       земельные участки № 1, 1/5, 2, 3, 5, 7, 8, 10/4, 11, 12, 13, 14, 20а, 29, 31/3, 31/4, 32, 35, 39, 39/1, 39/2, 40/1, 42, 42а, 52, 81, 81а, 89, 101, 102, 104, 108, 115, 116,117, 118, 130, 557;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z712" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Жайық 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z713" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Наурыз 13;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       садоводческие товарищества "Мостовик", "Статистик", "Кооператор", "Домостроитель", "Луч", "Мелиоратор", "Южный", "Ветерок", "Просвещенец", "Автосервис", "Вишневый сад", "Кремневка", "Газовик", "Дачи СЦК", "Родник МСЧ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z714" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 56</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Ново-Троицкое, улица Школьная, 4, коммунальное государственное учреждение "Ново-Троицкая основная средняя школа" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 29-69-06.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Ново-Троицкое:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Железнодорожная № 1-1, 1-2, 2-1, 2-2, 3-1, 3-2, 4, 4а, 4/1, 4/2, 4-4, 5-1, 5-2, 6-2, 8, 9-1, 10/1, 11, 11/1, 12-1, 12-2, 13-1, 13-2, 14, 14/1, 14-2, 15, 15-2, 16, 17-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кузнечная № 4, 8, 8а, 10, 12, 14, 16, 18, 20, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Набережная № 2, 3, 4, 5, 5/3, 7, 8, 8а, 8/1, 8/2, 8/3, 8/5, 8/4, 8/6, 8/7, 9, 9а, 9/2, 9/5, 10, 11, 12, 13, 14, 15, 16, 17, 19, 19/1, 19/2, 19/4, 19/6, 20, 20-1, 21, 21/1, 23, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Нижняя № 1, 1а, 1/1, 2, 5, 7, 11, 13, 17, 19, 21, 23, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Центральная № 1, 1а, 1б, 2, 2а-1, 2б-1, 2б-2, 3, 4-1, 4-2, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27-2, 28, 29, 30, 33, 34, 35, 36, 37, 39, 40, 41, 43, 46, 47, 48, 50, 51, 52, 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Школьная № 1-1, 1-2, 2, 2-1, 2-2, 4-1, 4-2, 7, 9, 10, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Верхняя № 2, 2/2, 3, 4, 5-1, 5-2, 6, 7-2, 8, 9-1, 9-2, 10, 11-1, 11-2, 13, 15, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 34/1, 36, 38/1, 42, 44, 46, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Дачи Комитета охраны природы", "Залив-1", "Залив-2", "Ермак", "Ермак-2", "Электрон", "Логос".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 56</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z716" w:id="706"/>
+        <w:t xml:space="preserve"> Избирательный участок № 57</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Ново-Ахмирово, № 7, коммунальное государственное учреждение "Ахмеровская средняя школа" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 55-21-68.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z726" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Ново-Ахмирово № 1, 1/2, 1/6, 2, 2/2, 3, 4, 5, 6, 8, 8/1, 9, 10, 11, 12, 14, 15, 17, 18, 19, 21, 25, 27, 28, 38/2, 42, 43, 53, 55, 70, 116, 129, 131, 156/3, 156/20, 277, 585, 686, 689, 691, 698, 709, 715, 717, 784, 785, 791, 809, 819, 820, 822, 843, 857, 863;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бурабай № 1, 2, 3, 4, 5, 6, 8, 9, 14, 15, 16;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үшқоңыр № 12, 12/2, 13, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Звездный-1", "Металлург-5", "Подснежник-2", "Аграрник".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 57</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z728" w:id="718"/>
+        <w:t xml:space="preserve"> Избирательный участок № 64</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Лермонтова, 50, коммунальное государственное учреждение "Усть-Каменогорский многопрофильный технологический колледж" управления образования Восточно-Казахстанской области, телефон 75-39-52.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z733" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шолохова № 3, 7, 9, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Евгения Брусиловского № 16, 18, 20, 22, 24, 26, 28, 46, 48, 48а, 50, 52, 54, 55, 56, 57, 58, 59, 60, 61, 62а, 63, 65, 66а, 67, 68, 69, 70, 70а, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 84, 85, 86, 87а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Калинина № 1, 3, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 15а, 16, 17, 17а, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бориса Александрова № 6, 6а, 8, 10, 10а, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 30а, 31, 32, 32а, 33, 36, 37, 40, 41, 47, 49, 51, 52, 54, 55, 56, 57, 58, 60, 62, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 81а, 82, 85, 85а, 87, 91, 93, 97, 101, 103, 107; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Лермонтова № 1, 1б, 2, 3, 3а, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 14/1, 15, 15а, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 28а, 29, 30, 31, 32, 33, 34, 35, 37, 40, 42, 42а, 49, 51, 53, 55, 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Степана Разина № 1, 2, 3, 4, 5, 5а, 6, 7, 7а, 8, 8а, 9, 10, 10а, 11, 13, 14, 15, 16, 17, 19, 20, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 35, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Арна № 7, 13, 13а, 15, 17, 18, 19, 19а, 20, 20а, 21, 22, 23, 24, 25, 26, 26а, 27, 28, 29, 30, 32, 34, 36, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тихая № 13/1, 15, 17, 19, 21, 23, 25, 27, 29, 33, 35, 35а, 37, 39, 41, 43, 45, 49; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Шәкәрім № 4, 4/1, 10а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Абая № 14, 16, 18/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мұзтау № 2, 3, 4, 6, 8, 10, 14, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Тимирязева № 1, 3, 5, 10, 11, 13, 15а, 16, 18, 20, 21, 22, 26, 30, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Лысенко № 3, 8, 10, 11, 13, 14, 14а, 15, 16, 17а, 17/1, 17/2, 18, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Авиационный № 3, 5, 7, 8, 8б, 10, 11, 12, 12а, 13, 13/2, 14, 16, 17, 18, 20, 20а, 21, 23, 24, 24а, 25, 27, 29, 29а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Ростовский № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Саратовский № 3, 4, 5, 6, 8, 10, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 1-ый Богдана Хмельницкого № 17, 18, 19, 20, 21, 22, 23, 24, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 2-ой Богдана Хмельницкого № 8, 10, 12, 14, 16, 16а, 17а, 18, 19, 20, 21, 22, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 3-ий Богдана Хмельницкого № 2, 4, 6, 7а, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 28, 30, 32, 34, 36, 37, 38, 39, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Карагандинский № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Заливной № 1, 3, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Балтийский № 3, 4, 5, 6, 7, 8, 9, 37, 40.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 64</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z735" w:id="725"/>
+        <w:t xml:space="preserve"> Избирательный участок № 65</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Абая, 10, коммунальное государственное учреждение "Усть-Каменогорский колледж сферы обслуживания" управления образования Восточно-Казахстанской области, телефон 70-19-34.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-[...440 lines deleted...]
-    <w:bookmarkStart w:name="z758" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бориса Александрова № 1, 1/1, 3, 8/1, 8в/1, 8в/2, 8/5, 8/12, 11, 11а, 14б;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потребительские кооперативы собственников гаражей "Дельта-1", "Искра".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 65</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z760" w:id="750"/>
+        <w:t xml:space="preserve"> Избирательный участок № 66</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Абая, 5в, коммунальное государственное учреждение "Средняя школа № 9" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 75-09-65.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z763" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Абая № 1, 1/3, 1/5, 1/7, 1/9, 1/11, 1/13, 1/15, 3, 5, 5/1, 5/2, 7, 13, 13/1, 13/2, 15, 17, 21, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Космическая № 10/1, 10/2, 10/3, 10/4, 10/5, 14/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бориса Александрова № 14 а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Михаэлиса № 1.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 66</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z764" w:id="754"/>
+        <w:t xml:space="preserve"> Избирательный участок № 67</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Нурсултана Назарбаева, 30/1, коммунальное государственное учреждение "Школа-лицей № 34" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 76-60-73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Космическая № 10, 12, 12/2, 12/3, 14, 14/1, 14/3, 16, 21, 21/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Михаэлиса № 3, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 68</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Нурсултана Назарбаева, 30/1, коммунальное государственное учреждение "Школа-лицей № 34" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 76-60-73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 20, 22, 24, 24/1, 26, 26/1, 28, 30, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Космическая № 3, 3/1, 4, 5, 5/1, 6, 7, 8, 9, 11, 13, 15, 17. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 69</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Абая, 5в, коммунальное государственное учреждение "Средняя школа № 9" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 75-09-65.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z765" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z770" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 2, 6, 8, 10, 12, 12/1, 12/2, 14, 14/1, 14/2, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Космическая № 4/1, 6/1, 8/1, 8/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Достоевского № 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Краснознаменный № 11, 13, 15, 17, 19, 21, 35, 37, 37а, 39, 41, 43, 44, 45, 47, 51, 55, 57а, 59а, 61.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 67</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z772" w:id="762"/>
+        <w:t xml:space="preserve"> Избирательный участок № 70</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Әміре Қашаубаев, 7, коммунальное государственное учреждение "Школа-лицей № 43 имени Кумаша Нургалиева" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 76-82-49.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z775" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 1, 3, 3/1, 5, 5/1, 7, 7/1, 7/2, 7/3, 9, 9/2, 11, 11/1, 11/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Әміре Қашаубаев № 1, 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Астана № 4, 6, 6/1, 8.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 68</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z777" w:id="767"/>
+        <w:t xml:space="preserve"> Избирательный участок № 71</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Әміре Қашаубаев, 7, коммунальное государственное учреждение "Школа-лицей № 43 имени Кумаша Нургалиева" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 76-82-49.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z780" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Астана № 8/2, 10, 12, 12/1, 14, 14/1, 16, 16/1, 18, 18/1, 20, 20/1, 22, 22/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Әміре Қашаубаев № 5, 9, 9/1, 13.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 69</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z782" w:id="772"/>
+        <w:t xml:space="preserve"> Избирательный участок № 72</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Потанина, 25/2, коммунальное государственное учреждение "Школа-гимназия № 10" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 76-69-01.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z787" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Астана № 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Әміре Қашаубаев № 4, 6, 8, 10, 12, 14, 16, 18, 18/1, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Потанина № 13, 15, 17, 19, 21, 23, 25.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 70</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z789" w:id="779"/>
+        <w:t xml:space="preserve"> Избирательный участок № 73</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Әміре Қашаубаев, 30/1, коммунальное государственное учреждение "Школа-гимназия № 12" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 76-71-14.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z793" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Әміре Қашаубаев № 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Астана № 30, 32, 32/1, 34, 34/1, 34/2, 36, 36/1, 36/2, 38, 38/1, 60/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Потанина № 31/1, 45.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 71</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z795" w:id="785"/>
+        <w:t xml:space="preserve"> Избирательный участок № 74</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Даулета Серикбаева, 19, некоммерческое акционерное общество "Восточно-Казахстанский технический университет имени Даулета Серикбаева", телефон 54-02-85.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z798" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Потанина № 37, 39, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Даулета Серикбаева № 19а, 23, 23/1, 23/2, 27, 29, 33, 35, 39, 41, 43, 45, 49.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 72</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z800" w:id="790"/>
+        <w:t xml:space="preserve"> Избирательный участок № 75</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Даулета Серикбаева, 5, коммунальное государственное казенное предприятие "Усть-Каменогорский высший политехнический колледж" управления образования Восточно-Казахстанской области, телефон 54-06-03.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z804" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Потанина № 8/10, 16, 18, 27, 27/1, 27/2, 29, 31, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Даулета Серикбаева № 1/1, 1/2, 3, 9.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 73</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z806" w:id="796"/>
+        <w:t xml:space="preserve"> Избирательный участок № 76</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица 30-й Гвардейской дивизии, 44, коммунальное государственное казенное предприятие "Усть-Каменогорский медицинский колледж" управления образования Восточно-Казахстанской области, телефон 54-09-02.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z810" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица 30-ой Гвардейской дивизии № 38, 40, 42, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Виноградова № 5, 6, 8, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карбышева № 22, 26, 28, 30, 32, 34, 36, 38, 40.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 74</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z812" w:id="802"/>
+        <w:t xml:space="preserve"> Избирательный участок № 77</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Қанипа Бітібаева, 12, коммунальное государственное учреждение "Средняя многопрофильная школа № 37" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 55-11-02.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z815" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Виноградова № 12, 12/1, 16, 16/1, 18, 19, 20, 21, 22, 23, 25, 27, 29; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Асар № 42, 44, 46, 48, 50, 52, 66, 68, 72, 74, 76, 76/2, 78, 80.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 75</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z817" w:id="807"/>
+        <w:t xml:space="preserve"> Избирательный участок № 78</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Ю. Увалиева, 6, коммунальное государственное учреждение "Школа-центр дополнительного образования № 48" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 70-20-59.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z820" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кокжал Барака № 13, 13/1, 13/2, 20, 22, 22/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Қазыбек би № 5, 5/1, 5/2, 5/3, 7/1, 7/2, 7/3, 7/4.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 76</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z822" w:id="812"/>
+        <w:t xml:space="preserve"> Избирательный участок № 79</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Қанипа Бітібаева, 1, коммунальное государственное казенное предприятие "Восточно-Казахстанский гуманитарный колледж имени Абая" управления образования Восточно-Казахстанской области, телефон 54-01-75.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z826" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Қанипа Бітібаева № 2б, 3, 4, 4а, 5, 6, 6а, 8, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица 30-ой Гвардейской дивизии № 16, 18, 20, 24, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 19, 21, 23, 23/1, 23/2, 25/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 1-ая Набережная № 47, 49, 53, 55, 57, 59, 61а, 63, 65, 67, 69, 69а.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 77</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z827" w:id="817"/>
+        <w:t xml:space="preserve"> Избирательный участок № 80</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Қанипа Бітібаева, 12, коммунальное государственное учреждение "Средняя многопрофильная школа № 37" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 55-11-02.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z828" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z831" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 27, 27/1, 27/2, 27/3, 29, 29/1, 29/2, 29/3, 31, 31/1, 31/3, 33, 35, 35/1, 35/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қанипа Бітібаева № 14, 16, 16/а, 18, 20.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 78</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z832" w:id="822"/>
+        <w:t xml:space="preserve"> Избирательный участок № 81</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Дмитрия Менделеева, 6, коммунальное государственное учреждение "Школа-центр дополнительного образования № 29" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 52-09-76.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Белинского № 35, 35/а, 37, 40, 42, 44, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Шәкәрім № 155, 157, 157/1, 159, 161, 161а, 163, 165; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 46, 46/1, 46/2, 46/3, 48, 50, 52, 54, 56, 58, 58/1, 60; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жақсылық Үшкемпіров № 59/1, 61, 63, 65, 67, 69; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Дмитрия Менделеева № 1, 4, 5, 7, 8, 8а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 82</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Алматинская, 54, коммунальное государственное учреждение "Средняя школа № 20 имени Ахмета Байтурсынова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, 75-17-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Алматинская № 50, 52, 56, 58, 60, 71, 72, 77; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тимирязева № 178а, 179, 179в, 180, 181, 182, 183, 185; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Михаэлиса № 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 40, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Студенческий № 1, 2, 3, 4, 5, 5/1, 5/2, 6, 7, 7/1, 7/2, 8, 8/1, 8/2, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 83</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Усть-Каменогорская, 11, коммунальное государственное учреждение "Средняя школа № 23 имени Мухамета Шаяхметова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 62-00-87.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бағдат Шаяхметов № 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бобровская № 1, 2, 3, 4, 6, 6/1, 8, 10, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тенистая № 1, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 32, 32/2, 34, 36, 38, 40, 42, 44, 46, 48, 50, 119, 291, 292; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тепличная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 20, 21, 22, 24, 29, 30, 30/1, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 50, 52, 55, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 105; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Цветочная № 1, 2, 3, 4, 5, 6, 7, 8, 10 ,11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30, 32, 32/1, 34, 36, 41, 42, 43, 45, 46, 48/1, 52, 56, 58, 62, 63, 65, 66, 67, 70; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Родниковая № 1, 1/2, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/2, 11, 22, 30, 31, 32, 38, 39, 45, 80, 81, 82, 83, 86, 88а, 89, 90, 92, 93, 94, 95, 96, 98, 188; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Родниковый № 7, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рябиновая № 9, 10, 14, 15, 16, 75; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Васильковая № 67, 69, 69а, 70, 71, 72, 73, 74, 78, 106, 107, 108, 114, 243, 250, 251, 267;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ертіс № 9, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Саяхат № 2, 6, 7, 8, 11;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Самұрық № 2, 4, 6, 7, 8, 9, 10, 12, 12/1, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Титан", "Восточник-5", "Восточник-6".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 84</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица 30-й Гвардейской дивизии, 4, коммунальное государственное предприятие "Восточно-Казахстанский колледж искусств имени народных артистов братьев Абдуллиных" управления образования Восточно-Казахстанской области, телефон 76-74-50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица 30-ой Гвардейской дивизии № 6/1, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 34, 34/1, 36, 36/2, 38; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Михаэлиса № 7, 9, 15а, 17, 19, 19/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тимирязева № 179а, 179б. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 86</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Тимирязева, 177, коммунальное государственное учреждение "Школа-лицей № 11" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 22-20-82.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Шәкәрім № 143, 143/1, 145, 145/1, 147, 147/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Михаэлиса № 11, 13, 15, 16, 18, 18/1, 20, 20/1, 22, 22/1, 24, 26, 26/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тургенева № 2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 6, 7, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 14, 15, 16а, 17, 18, 19, 20, 21, 21а, 22, 23, 24, 25, 26, 27, 31, 33, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Смирнова № 2, 2а, 3, 4, 5, 5а, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Берел № 1, 1а, 2, 3, 4, 6, 8, 9, 10, 11, 12, 13, 14, 16, 16а, 18, 20, 22, 24, 26, 28, 30, 32, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 87</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Шәкәрім, 89, коммунальное государственное учреждение "Средняя школа № 16 имени Заки Ахметова" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 60-89-15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Михаэлиса № 2, 4, 4/1, 6, 8, 8/1, 8/2, 10/1, 12/1, 14, 14/1, 16/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Шәкәрім № 79, 87, 90в, 91, 93, 95, 95/1, 96, 96/2, 97, 98; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Калинина № 67, 73а, 75, 76/1, 83, 85, 90; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Александра Затаевича № 3, 4, 5, 6, 7, 9, 10, 12, 14, 19, 27, 72А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Советский № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Киевская № 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 14, 16, 18, 19, 20, 20а, 22, 23, 24, 25, 26, 27, 28, 29, 29/2, 30, 31, 32, 33, 34, 35, 35а, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 61а, 62, 63, 63а, 64, 65, 66; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Чапаевский № 1/2, 2, 2/1, 3, 4, 4/3, 5, 6, 7, 8, 8/2, 9, 10, 10/1, 11, 12, 13, 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 88</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская спортивная школа олимпийского резерва по настольному теннису" управления физической культуры и спорта восточно-казахстанской области, телефон 50-52-20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жібек жолы № 3, 5, 7, 9, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Каныша Сатпаева № 72, 74, 84/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Илияса Есенберлина № 43, 43/1, 46, 50, 52, 56, 58, 60, 62, 66, 68, 70, 72, 76, 80, 90, 92, 92А. 94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 1192</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Базовая, 4а, коммунальное государственное учреждение "Общеобразовательная школа № 50" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 50-50-40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Каныша Сатпаева № 53/8, 55/1, 55/2, 55/3, 55/5, 55/6, 55/7, 55/8, 55/9, 55/10, 55/11, 55/12, 55/13, 57/1, 57/2; 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Энтузиастов № 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 1193</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Базовая, 4а, коммунальное государственное учреждение "Общеобразовательная школа № 50" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 50-50-40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Базовая № 2/2, 2/3, 2/4, 2/5, 2/6, 2/7, 4, 4/1, 4/2, 4/3, 4/4, 4/5, 4/6, 4/7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1194 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Ю Увалиева 5/1, коммунальное государственное учреждение "Общеобразовательная школа № 40" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области 40-11-14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Әл-Фараби № 2/1, 2/2, 4, 4/2, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Қазыбек би № 1, 1А, 1Б, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ю. Увалиева № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кокжал Барака № 19, 19/1, 24, 24/1, 24/2, 24/3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 90</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бажова, 7, некоммерческое акционерное общество "Восточно-Казахстанский университет имени Сарсена Аманжолова", телефон 75-26-49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Алматинская № 1, 1а, 2, 3а, 3б, 4, 4а, 7, 8, 8а, 9, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Шәкәрім № 150, 150/1, 152, 160, 162; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тюленина № 3, 3а, 5, 6, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Киевская № 70, 72, 72а, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 92а, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 123, 123а, 123б, 124, 125, 126, 127, 127а, 128, 129, 129б, 130, 131, 132, 133, 136; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Панкратьева № 1, 2, 3, 4, 5, 6, 7, 8, 8/2, 10/2, 14/2, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26/1, 26/2, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 39, 41, 132, 133, 134, 135, 136, 138, 140, 142, 144, 146, 148, 148а, 150, 152, 152а, 154; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Чернова № 1, 3, 3/1, 3/2, 4, 4/1, 4/2, 5/1, 5/2, 6, 7, 7/1, 7/2, 8, 8/1, 8/2, 9, 10, 10/1, 11, 12, 12/1, 12/2, 13/1, 13/2, 14, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 21/1, 21/2, 22, 23, 24, 24/1, 24/2, 25, 26, 26/а, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 35, 36, 37, 37/1, 37/2, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73/1, 74/1, 74/2, 76, 77, 78, 79, 80, 81, 82, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 96, 97, 98, 99, 100, 101, 103, 105, 107, 111, 113, 115, 117, 119, 121, 123, 125, 129, 131, 135, 137, 139, 141, 147, 149, 151, 155, 191; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бажова № 1, 1/3, 1/5, 1/7, 1/9, 1/11, 1/13, 1/15, 31, 33, 34Б, 35, 36, 37, 39, 40, 49, 51, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Тургенева № 22, 24, 26, 34а, 34б, 36, 38, 40, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Краснознаменная № 1, 1/2, 2/1, 3, 3/2, 4, 4/1, 4/2, 5, 6, 6/1, 7, 8, 8/1, 8/2, 9, 10, 10/1, 10/2, 11, 12, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 32, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Агеева № 2, 4, 6, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 26, 27, 28, 28а, 29, 30, 32, 34, 44, 45, 46, 50, 52, 65, 69, 73а, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 104, 104/1, 105, 106/1, 106/2, 107, 109, 111, 113; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Белинского № 1, 3, 5, 7, 9, 11, 11А, 15А; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Челябинский № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12а, 13, 14, 15, 15а, 18, 19, 19а, 20, 21, 25, 27, 28, 29а, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жақсылық Үшкемпіров № 1, 3, 4, 5, 6, 11, 12а, 13, 15, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Столбовой № 2, 3, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 25, 41, 43, 45, 47, 49, 51, 53, 55, 57; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Дорожный № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Гастелло № 5, 6, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Калинина № 5, 6, 8, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Куйбышева № 51, 52, 54, 55, 56, 57, 58, 59, 60, 65, 67, 73а, 75, 83, 85, 88, 88/1, 90, 92, 94; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ново-Рабочая № 1, 3, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Промышленная № 4, 5, 7, 9, 10, 10а, 11, 12, 13, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Чистякова № 1, 3, 5, 6, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шолохова № 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Свинцовая № 2, 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потребительский кооператив собственников гаражей "Профтех".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 91</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Жақсылық Үшкемпіров, 3а, коммунальное государственное казенное предприятие "Центр по развитию культурной деятельности и массового спорта "Самғау" акимата города Усть-Каменогорска", телефон 52-46-70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бажова № 57, 59, 61, 63, 65, 65а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Белинского № 2, 4, 6, 8, 10, 12, 22а, 22б, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Покрышкина № 2, 2/2, 3, 3а, 5, 7, 7а, 8, 9, 10, 11, 12, 12/1, 12/2, 13, 14, 15, 16, 17, 19, 19а, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 42, 44, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жақсылық Үшкемпіров № 2, 7, 8, 9, 10, 12, 12/1, 12/2, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24/1, 24/2, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37а, 38, 39, 40, 41, 42, 43, 44, 46, 47, 49, 51, 53, 54, 56, 58, 60, 62; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Планетный № 1, 3, 5, 7, 9, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Краснознаменная № 39, 58, 60, 62, 64, 66, 68, 71, 73А, 76, 78, 80, 101А, 117а, 117б, 117д, 117е, 117ж, 119, 121, 123, 125а, 127а, 129а, 131, 133, 135, 137; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Гоголя № 3, 9, 11, 13, 15, 17, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Чернова № 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 92, 93, 94, 95, 96, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 151, 155, 157; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Свердлова № 2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 5, 6/1, 6/2, 7, 7а, 8, 9, 9а, 12, 13, 14/1, 14/2, 15, 16, 17, 18, 19, 20, 21, 22, 27, 28, 30, 32, 32а, 34, 36, 38, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Киевская № 139а, 141, 143, 145, 146, 147, 148, 149, 150, 151, 152, 152А, 153, 156а, 158, 160, 162, 164.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 93</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Гоголя, 28, коммунальное государственное учреждение "Специальная школа" управления образования Восточно-Казахстанской области, телефон 52-09-37.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Шәкәрім № 167, 168, 169, 170, 171, 174, 183, 188, 192; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Металлургов № 4, 8, 16, 18, 20, 22, 22А, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 78, 84; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Литвинова № 2, 3, 3/1, 3/2, 4, 4/1, 4/2, 5, 5/1, 5/2, 6, 6/1, 6/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 9, 9/1, 9/2, 10, 10а, 11, 11/1, 12, 13, 14, 15, 16, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Чернова № 118, 126, 175, 177, 179, 181, 183, 185, 187/1, 187/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Краснознаменная № 92, 94, 96, 97, 98, 100, 102, 104, 149а, 155, 157; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Добролюбова № 3, 5/1, 5/2, 6/1, 6/2, 7, 7/1, 7/2, 8, 8/1, 8/2, 9, 10/1, 10/2, 11, 12, 13, 14, 16/1, 16/2, 17, 18, 19, 20/1, 20/2, 22, 23, 25, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бажова № 81, 83, 85, 87, 89, 91/1, 93, 93/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рабочая № 52, 54, 56, 60, 62, 64, 66, 66а, 68, 68а, 70, 72, 74, 78, 78а, 80, 82, 84, 86, 88, 88а, 88б, 88в, 96; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Заводская № 82, 83, 84, 85, 86, 87, 88, 89, 90, 92, 92а, 99, 101, 103, 105, 107, 109, 111, 113, 115, 115а, 117, 119, 119а, 121, 123, 125, 125а, 127а, 130, 132, 132а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Омская № 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 94</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Гоголя, 28, коммунальное государственное учреждение "Специальная школа" управления образования Восточно-Казахстанской области, телефон 52-09-37.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 62, 64, 64/1, 66, 70, 72; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Шәкәрім № 177, 182; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Металлургов № 9, 11, 13, 15, 19, 21, 23, 25, 27, 29, 33, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Гоголя № 2, 4, 4а, 6, 8, 10, 12, 14, 18, 20, 22, 24, 26, 32, 34, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Чернова № 116, 120, 122, 124, 163, 165, 167; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Краснознаменная № 86, 86а, 88, 90, 143, 145, 147, 149; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бажова № 73, 75, 77, 79; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Фадеева № 2, 3, 3/1, 4, 4/1, 5, 5/2, 6, 6/2, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рабочая № 19, 21, 22, 23, 24, 30, 34, 36а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Заводская № 11, 13, 15, 17, 19, 23, 30, 34, 38, 40, 44, 46, 48, 50, 52, 54, 60, 62, 64, 66, 67, 69, 69а, 70, 72, 74, 78, 79, 80; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Гоголя № 21, 23, 25, 27, 29, 31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 95</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Кокжал Барака, 8/2, коммунальное государственное учреждение "Средняя школа № 46" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 74-24-93.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кокжал Барака № 2, 2/1, 2/2, 4, 4/2, 6, 7/1, 7/2, 12/1, 14/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Қазыбек би № 9/1, 9/2, 9/3, 9/4, 9/6, 17;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Әл-Фараби № 42/1, 42/2, 42/3, 44, 46, 49, 83, 87/1, 91, 97/1, 97/2, 101, 103/1, 119.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 96</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: бульвар Гагарина, 8, коммунальное государственное учреждение "Средняя школа № 7" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 52-29-78.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 39, 41, 41/1, 41/А, 43, 45, 47, 49, 49/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жақсылық Үшкемпіров № 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бульвар Гагарина № 6, 6в, 6/1, 6/2, 7, 9, 11, 13, 15, 17, 17/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 97</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Кокжал Барака, 8/2, коммунальное государственное учреждение "Средняя школа № 46" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 74-24-93.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Илияса Есенберлина № 2/2, 4, 4а, 4/1, 4/2, 5/1, 6, 6а, 6/1, 6/2, 8, 8/2, 9, 9/2, 9/3, 9/4, 10/1, 11, 11/2, 11/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-жилой район:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки № 17/1, 21, 51/1, 56/1, 63/1, 69/1, 152, 160/1, 637;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-жилой район:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      земельные участки № 477, 478, 481, 491, 541, 542. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 99</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Добролюбова, 44, коммунальное государственное учреждение "Городской территориальный центр социального обслуживания населения "Ульба" акимата города Усть-Каменогорска, телефон 77-26-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 51, 51/1, 53, 53/1, 53/2, 55, 55/1, 57, 61/1, 61/2 61/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Добролюбова № 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 45/1, 47, 49, 51; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Машукова № 2, 2а, 3, 4, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 34, 35, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Микояна № 29, 31, 31а, 31/1, 33, 35, 46.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 100</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: бульвар Гагарина, 8, коммунальное государственное учреждение "Средняя школа № 7" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 52-29-78.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бульвар Гагарина № 10, 10/1, 12, 12/1, 14, 18, 18/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Микояна № 8, 10, 10/1, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Добролюбова № 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Беспалова № 51/1, 53, 55, 57, 57/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 101</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: бульвар Гагарина, 24, библиотека-филиал № 2 коммунального государственного учреждения "Централизованная библиотечная система имени Оралхана Бокея" акимата города Усть-Каменогорска, телефон 78-20-77.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бульвар Гагарина № 20, 22, 24, 24/1, 26, 26/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Беспалова № 44, 45, 45/1, 45/2, 45/3, 47, 49, 49/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ломоносова № 43/1, 43/2, 43/3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Петропавловская № 1, 3, 3а, 5, 7, 11, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карманова № 2, 4, 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 102</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Қалихан Ысқақ, 2а, некоммерческое акционерное общество "Восточно-Казахстанский университет имени Сарсена Аманжолова", телефон 78-28-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Виноградова № 7, 9, 11, 13, 15, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Лизы Чайкиной № 3а, 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Севастопольская № 7, 7/1, 9, 16, 16/1, 16/2, 16/3, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Маяковского № 18, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Грузинская № 13, 15, 17, 17а, 21, 27, 31, 33, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Якутская № 10, 26, 67, 73, 81, 83, 89, 91, 93, 95, 99, 105, 107; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шаумяна № 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 103</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Қалихан Ысқақ, 2/1, коммунальное государственное учреждение "Областная специализированная IT школа-лицей" управления образования Восточно-Казахстанской области, телефон 78-28-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бульвар Гагарина № 19, 19/1, 19/2, 21, 21/1, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Севастопольская № 3/1, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Маяковского № 10, 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 104</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Севастопольская, 6, коммунальное государственное учреждение "Средняя школа № 15" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 60-96-95.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Севастопольская № 2, 2/1, 3, 4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Қалихан Ысқақ № 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Маяковского № 4, 6; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бульвар Гагарина № 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ломоносова № 1, 1а, 1/1, 1/2, 1/3, 1/4, 2, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Речная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карбышева № 37, 39, 41, 43, 44, 45, 47, 48, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 105</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Қалихан Ысқақ, 2/1, коммунальное государственное учреждение "Областная специализированная IT школа-лицей" управления образования Восточно-Казахстанской области, телефон 77-60-76.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Барнаульская № 12, 16, 18, 20, 22, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 43, 45, 47, 49, 51; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Башикова № 72, 74, 76, 76/1, 78, 79, 81, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 95а, 96, 97, 99, 101, 103, 105, 107, 109, 111; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Герольда Бельгера № 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Карбышева № 52, 64, 68, 70, 72, 72а, 73а, 74, 76, 78, 80, 82, 87, 89, 91, 93, 94, 95, 97, 98, 99, 101, 103, 107, 111, 113, 115, 119, 129; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Беспалова № 1/1, 1/2, 2, 4, 5, 6, 7, 7/1, 7/2, 7/3, 7/4, 8, 10, 12, 12а, 13, 14, 16, 18, 19, 20, 21а, 22, 24, 31, 33, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Петропавловская № 16, 17, 18, 19, 23, 28, 29, 30, 31, 41, 41а, 42, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Карманова № 3, 5, 9, 11, 13, 15, 17, 19, 21, 23, 23а, 25, 27, 29, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Сухой № 1, 3, 5, 6, 7, 7а, 9, 12, 13, 14, 15, 17, 18, 19, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Морозная № 1, 2, 3, 4, 5, 6, 7, 7а, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 26, 27, 28, 29, 30, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Қалихан Ысқақ № 28, 30, 31, 32, 35, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69, 71, 73, 74, 79, 81, 83, 85; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Куратова № 67, 69, 70, 71, 72, 73, 74, 76, 77, 77а, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 89, 92, 94, 96, 98, 100, 102, 102а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Куратова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 15, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Доватора № 1, 2, 3, 3в, 3г, 4, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28а, 28/1, 28/2, 29, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Владивостокская № 54, 54/2, 56/2, 56, 58, 58/2, 60, 60/2, 61, 62, 62/2, 63, 65, 66, 67, 68, 69, 69а, 70, 71, 72, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 84/1, 85, 86, 87, 88, 89, 90, 92, 94; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Морская № 2, 3, 4, 5, 5а, 6, 7, 7а, 7б, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Морской № 8, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шевченко № 31, 33, 35, 37, 39, 41, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 57а, 58, 59, 60, 61, 62, 63, 65, 66, 68, 70, 72, 74, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица 2-ая Заречная № 2, 4, 6, 8, 10, 12, 14, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бульвар Гагарина № 32, 34, 36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 106</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Добролюбова, 44, коммунальное государственное учреждение "Городской территориальный центр социального обслуживания населения "Ульба" акимата города Усть-Каменогорска, телефон 77-26-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мостовая № 1, 3, 5, 5а, 7, 9, 11, 13, 15, 17, 19, 21, 23, 23/1, 25/1, 25-1, 25-2, 27, 27/1, 29, 29а-1, 29а-2, 29/1, 31, 33/1, 35, 35/1, 37/1, 37, 39/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Владивостокская № 1, 1а, 1б, 2, 2а, 3, 3а, 3б, 5, 6, 6а, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 21, 22, 23, 23а, 23б, 24, 25, 26, 28, 29, 30, 31, 32, 33, 33а, 34, 34/2, 35, 37, 38, 38/2, 39, 40, 41, 42, 42/1, 43, 44, 44/1, 45, 46, 46/2, 47, 48, 48/2, 49, 50, 50/1, 51, 52, 52/1, 53, 53а, 55, 57, 59; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Барнаульская № 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 15, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Башикова № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 23а, 24, 25, 26, 27, 28, 29, 30, 30а, 31, 32, 33, 34, 35, 36, 37, 37/1, 37/2, 38, 39, 40, 41, 42, 43, 45, 46, 47, 49, 50, 51, 52, 53, 54, 55, 57, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 73; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шевченко № 1, 3, 4, 5, 5а, 7, 8, 8а, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 32, 34, 36, 38, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Куратова № 1, 1а, 1б, 2, 2а, 3, 4, 5, 5а, 5/1, 5/2, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 31/2, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 55, 55/1, 56, 57, 57а, 58, 59, 59б, 60, 61, 62, 63, 64, 66, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Карманова № 10, 12, 12а, 14, 16, 18, 20, 22, 22а, 24, 26, 28, 28а, 28б, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Целинная № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 36, 41, 42, 44, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Гурьевская № 3, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 24б, 25, 26, 27, 29, 37, 41; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок 2-ой Гурьевский № 3, 4, 5, 6, 7, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Проектировщик", "Восточник-1", "Восточник-2", "Восточник-3", "Восточник-4"; "Алтайский садовод-1", "Металлург-2", "Машиностроитель-1", "Восток", "Энергетик", "Водопроводчик".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 107</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Демьяна Бедного, 26, коммунальное государственное учреждение "Средняя школа № 8" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 53-29-83.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Очистные сооружения № 1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Актюбинская № 1, 1/1, 2, 2/2, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 38/2, 39, 40, 40/2, 41, 42, 42/1, 43, 45, 45а, 46, 47, 48, 49, 50, 50а, 50б, 50в, 51, 52, 53, 54, 55, 56, 56а, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74/1, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 86а, 87, 88, 89, 90, 91, 92, 93, 93/1, 93/2, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 112, 112а;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Қалихан Ысқақ № 88, 94, 96, 98, 100, 102, 104, 106, 107, 107а, 108, 109, 111, 113, 115, 117, 123; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Прямая № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Акмолинская № 1, 2, 2а, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 48а, 49, 50, 51, 52, 53, 54, 56, 57, 59, 60, 61, 62, 63, 64, 64а, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 95, 96, 98, 100, 102, 104, 106, 108, 110; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мостовая № 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 25, 26, 28, 30, 30/1, 30/2, 32, 32/1, 32/2, 34, 34/1, 34/2, 36, 38, 38/1, 38/2, 40/1, 41, 42, 43, 43/1, 45, 45/1, 46, 46/1, 47, 48, 48/1, 49, 49/1, 50, 50/1, 51, 52, 53, 54, 55, 56, 57, 57а, 57/1, 57/2, 58, 58а, 59, 60, 61, 62, 63, 64, 64а, 64/1, 65, 66, 67, 68, 69, 70, 71, 72, 73, 73б, 73/2, 75, 77, 79, 81, 81а, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Целинная № 55, 57, 59, 61, 63, 65, 65а, 66, 66а, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78, 78/1, 78/2, 78/3, 79, 80, 81, 82/1, 83, 84, 85, 86, 87, 89, 90/1, 91, 92, 93, 94, 95, 96, 97, 98, 100, 102, 104, 106, 106а, 106/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Курчатова № 1, 2, 3, 3/1, 4, 5, 5/1, 5а, 6, 7, 9, 9а, 11, 12, 13, 15, 16, 17, 18, 19, 19а, 21, 21а, 23, 25, 26, 27, 29, 30, 31, 33; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Целинный № 3, 4, 5, 6, 7, 8, 9, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Демьяна Бедного № 1, 1а, 1б, 2, 2а, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24а, 25, 27, 31, 33, 35, 37, 39, 41, 43, 45, 47; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Коминтерна № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 14а, 14/2, 15, 16, 16а, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25а, 25б, 25/1, 26, 27, 28, 29, 29а, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 42/2, 44, 46а, 46/1, 48, 50, 52, 54, 56, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Комарова № 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 14, 15, 16, 18, 18а, 20, 21, 22, 23, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сафонова № 3, 6, 8, 10, 11, 12, 14, 21, 22, 23, 25, 26, 26а, 27, 29, 31, 32, 34, 34/1, 34/2, 34/3, 34/4, 34/5, 34/6, 35, 35а, 36/1, 36/2, 36/3, 36/4, 36/5, 36, 36/6, 37, 38, 38/1, 38/3, 38/4, 38/5, 38/6, 39, 40, 41, 42, 44, 45, 46, 47, 48, 49, 50, 51, 51а, 52, 54, 55, 56, 56а, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 74, 74а, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 90, 92, 94, 96, 98, 100; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Магистральная № 1, 3, 3а, 4, 4а, 5, 6, 6а, 7, 8, 8а, 9, 9а, 9б, 10, 11, 12, 13, 14, 15, 16, 17, 18, 18/3, 19, 20, 20а, 20/2, 22, 22/1, 25, 26, 27, 28, 30, 32, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Гурьевская № 48, 51, 53, 55, 63, 67, 68, 70, 72, 73, 74, 75, 75а, 76, 78, 80, 81, 83, 83а, 85, 87, 88, 89, 91, 92, 93, 93а, 94, 95, 96, 97, 98, 99, 100, 101, 103, 105, 106, 107, 108, 109, 111, 113, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кокчетавская № 1, 1б, 2а, 2б, 3, 4а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32/1, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Дружбы № 1, 1а, 3, 3а, 5, 6, 7, 8, 8а, 9, 9а, 10, 11, 11а, 12, 13, 14, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Гурьевский № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Полетаева № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 16а, 18, 20, 22, 24, 26, 26/1, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Дружбы № 2, 3, 4, 5, 7, 8, 8а, 8/1, 8/2, 9, 10, 11, 12, 12а, 12/1, 12/2, 12/3, 12/4, 13, 13а, 14, 15, 15/1, 18, 19, 19/1, 19/2, 19/3, 20, 21, 22, 24, 25, 27, 28/1, 28/2, 29, 30, 31, 32, 32а, 33, 34, 35, 35а, 36, 37, 38, 38а, 39, 40, 41, 42, 43, 43/1, 43/2, 44, 45, 46, 47, 47а, 48, 49, 50а, 50б, 51, 52, 53, 54, 55, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Вологодский № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Карбышева № 129, 129-2, 129-3, 129-4, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потребительский кооператив собственников гаражей "Прогресс".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 108</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Нурсултана Назарбаева, 83/2, негосударственное учреждение "Колледж транспорта и безопасности жизнедеятельности", телефон 53-28-06.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нурсултана Назарбаева № 63/1, 65/1, 67, 69, 71, 73, 73/1, 73/3, 75, 77, 77/1, 77/3, 79, 79/1, 79/2, 79/3, 79/4, 83/1, 83/3, 97, 105, 109, 129/1, 115, 117, 117б, 119, 121, 123, 125, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Энергетический № 12, 14, 18, 20, 22, 23, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Лопатинский № 1, 3, 11, 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 109</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Нурсултана Назарбаева, 83/2, негосударственное учреждение "Колледж транспорта и безопасности жизнедеятельности", телефон 53-28-06.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 85, 87, 89, 89/1, 89/2, 89/3, 91, 93, 95, 99, 99/1, 167, 169, 171, 173, 175; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Авроры № 87, 100, 102, 104, 148, 150, 152, 154, 156, 158, 160, 162; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Пограничная № 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потребительский кооператив собственников гаражей "Чайка".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 110</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: переулок Западный, 14, коммунальное государственное учреждение "Средняя школа № 32" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 53-24-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 94, 98, 108, 124, 124а, 130, 132, 138, 140, 142, 144, 146, 150, 154, 156, 158, 160, 162, 168, 174, 176, 176/1, 176/2, 178, 180, 182, 184; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Андреева № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 16а, 17, 18, 18/1, 19, 20, 21, 22, 23, 25, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бажова № 107, 109, 111, 117, 119, 121, 125, 129, 133, 133/а, 137, 139, 139а, 141, 143, 145, 147, 149, 151, 166, 166а, 168, 170, 182, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 228, 228а, 230, 232, 232а, 232б, 234, 234а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Вокзальная № 25, 27, 29, 29а, 31, 33, 36, 38, 40, 40а, 41, 41а, 41б, 42, 43, 45, 46, 47, 48, 49, 51, 51а, 52, 52/1, 53, 53а, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 63, 64, 65, 66, 66а, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 96а, 97, 98, 98а, 99, 100, 100а, 102, 104, 106, 106а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Западный № 5, 6, 7, 7а, 8, 9, 11, 13, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 51, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кривоноса № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 1-ый Кривоноса № 1, 2, 2а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 2-ой Кривоноса № 1, 3, 5, 7, 9, 11, 13, 15, 17, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Москаленко № 2, 4, 6, 8, 10, 11, 12, 13, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Нефтяная № 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 21, 23, 25, 26, 27, 28, 29, 30, 32, 38, 42, 50, 54, 56; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Пестеля № 1, 2, 2б, 3, 3а, 4, 5, 6, 7, 9, 9а, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20а, 21, 21а, 22, 23, 24, 25, 26, 27, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Попова № 1, 1а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24а, 25, 26, 27, 28, 29, 30, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Турксибская № 1, 2, 2а, 3, 4, 5, 6, 6/2, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Центральная № 1, 1а, 2, 2а, 2б, 3, 3а, 3б, 4, 4/2, 5, 6, 7, 7а, 8, 8/2, 9, 10, 11, 11а, 12, 13, 14, 15, 16, 16а, 16-2, 17, 19, 21, 22, 23, 24, 25, 26, 27, 27а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Өркен № 1, 2, 3, 4, 4/3, 5, 5/2, 6-1, 7/1, 7/2, 8, 8а, 9, 9/2, 10/1, 10/2, 10/3, 10/4, 11, 14-1, 14-2, 14-3, 14-4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Придеповская № 7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Нефтяной № 5, 6, 7, 8, 9, 10, 11, 12, 12а, 12б, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Трубный № 2, 4, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41а, 41б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 111</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: переулок Западный, 14, коммунальное государственное учреждение "Средняя школа № 32" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 53-24-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Пограничный № 10, 10а, 11, 12, 14, 15а, 16, 18, 20, 22, 24, 26, 27, 30, 32, 34, 36, 37, 38, 40, 42, 48, 48а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Грейдерная № 57/1, 60, 62, 64, 74, 78, 78/2, 80, 82; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Нурсултана Назарбаева № 186, 190, 200, 202, 204, 206, 208, 210, 212, 214, 216, 220, 222, 226, 228, 230, 232, 234, 236, 238, 240, 242, 244, 246, 248, 250, 254, 256, 258, 260, 262, 266, 268, 270, 274, 276, 278, 280, 282, 284, 288, 290, 292, 294, 296, 298, 300, 302, 304, 308, 310, 312, 314, 316, 318, 320, 322, 324; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Вытяжной № 2, 2а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 20а, 20б, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Деповская № 2, 2а, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 20а, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 62а, 63, 64, 65, 66, 67, 68, 69, 71, 73, 75, 79, 81, 83, 85, 87, 89, 91, 93, 95, 95А, 97, 99, 101, 103; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Грейдерный № 2, 2а, 4, 4/1, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Западный № 50, 52, 52а, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 80а, 81, 82, 83, 84, 85, 86, 86/2, 87, 87/1, 87/2, 88, 89, 89/2, 90, 91, 91/2, 92, 93, 94, 95, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Пестеля № 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 49а, 50, 50а, 51, 52, 52а, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 77а, 78, 79, 80, 81, 81а, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 94а, 95, 96, 97, 98, 99, 100, 101, 102, 102а, 103, 104, 105, 106, 107, 108, 109; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кривоноса № 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 54, 55, 56, 57, 58, 59, 61, 61а, 62, 63, 64, 65, 66, 67, 69, 70, 71, 72, 73, 73а, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 89а, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 100а, 101, 102, 103, 104, 104а, 105, 106, 107, 108, 108а, 109, 110, 111, 112, 113, 114, 116, 118, 120, 122, 124, 125, 126, 128, 130, 132, 134; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 3-ий Кривоноса № 2, 4, 6, 8, 10, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мотовозная № 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бажова № 153, 155, 157, 159, 161, 161а, 163, 163а, 165, 167, 169, 171, 172, 173, 175, 177, 179, 183, 185, 187, 189, 191, 193, 197, 199, 201, 203, 205, 207, 223, 225, 227, 229, 231, 231а, 231б, 233, 235, 236, 237, 238, 239, 240, 240а, 241, 242, 245, 246, 247, 248, 250, 251, 252, 253, 254, 256, 257, 258, 259, 260, 261, 263, 264, 265, 266, 267, 268, 269, 269а, 270, 271, 272, 272а, 273, 274, 275, 276, 277, 278, 279, 280, 282, 284, 286, 288, 290, 292, 302, 304, 306, 308, 310, 312, 314, 316, 318, 320, 322, 324, 326, 328, 330, 332, 334, 338, 340, 342, 342а, 344, 346, 348, 352, 354; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Попова № 33, 34, 35, 36, 37, 39, 40, 40а, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 64а, 65, 65а, 66, 67, 68, 69, 70, 71, 72а, 73, 74, 75, 76, 76а, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 107а, 108, 109, 110, 111, 111а, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 128, 130, 131, 132, 133, 134, 136, 137, 138, 139, 141, 143, 145;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Центральная № 30, 30а, 31, 32, 33, 34, 35, 35а, 35б, 36, 37, 37а, 37б, 38, 39, 40, 41, 42, 43, 44, 44а, 45, 46, 46а, 47, 48, 50, 51, 52, 53, 54, 55, 55а, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 71, 72, 73, 74, 74а, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 90а, 92, 93, 94, 95, 96, 97, 98, 98а, 99, 100, 101, 102, 103,104, 105, 106, 106а, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 125а, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Пржевальского № 11, 12, 13, 16а, 18, 20, 22, 22а, 24, 24а, 26, 32, 38, 40;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Андреева № 24, 26, 26а, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66/1, 66/2, 66/3, 66/4, 66/5, 66/6, 66/7, 66/8, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 76/1, 77, 78, 79, 81, 83; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Турксибская № 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61а, 62, 63, 64, 65, 66, 67, 67/2, 68, 69, 70, 71, 72, 74; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Вокзальная № 101, 105, 107, 108, 109, 109а, 110, 111, 112, 112а, 113, 114, 114а, 115, 116, 117, 118, 119, 120, 121, 122, 122а, 123, 124, 125, 126, 127, 127а, 129, 130, 131, 132, 133, 134, 135, 136; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Москаленко № 59, 59/1, 61, 61/1, 62, 62/1, 63, 65, 66, 66/1, 67, 68; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Элеваторная № 1, 3, 7, 9, 11, 12, 13, 13/1, 15, 17, 17/1, 19, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок 1-ый Паровозный № 2а, 4а, 4, 6, 8, 10, 12, 13, 14, 19;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потребительский кооператив садоводов "Шынкожа ауылы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 112</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: переулок Западный, 96, коммунальное государственное учреждение "Областная специализированная школа-лицей-интернат для одаренных детей" управления образования Восточно-Казахстанской области, телефон 78-05-04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Нурсултана Назарбаева № 145, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 199, 201, 203, 205, 207, 209, 211, 213, 213/1, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 245, 247, 253, 255, 257, 259, 261, 263, 265, 267, 269, 271, 273, 279, 283, 287, 287/1, 289, 291, 293, 295, 297, 299, 301, 303, 305, 307, 309, 311, 313, 315, 317, 319, 321, 323, 325, 327, 329, 331, 333, 335, 337, 339, 343, 345, 347, 349, 351;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Инициативная № 1, 1/1, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 12/а, 13, 14, 15, 16а, 16б, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 28/а, 29, 30, 30/1, 31, 33, 35, 37, 39, 41, 43; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Авроры № 135, 137, 143, 145, 147, 149, 151, 153, 155, 161, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 176, 177, 178, 179, 179а, 179в, 179г, 179д, 180, 181, 181в, 182, 183, 184, 185, 185а, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 203а, 204, 205, 206, 207, 208, 209, 211, 212а, 212/2, 213, 213а, 213б, 214, 214б, 215, 216, 217, 218, 219/2, 220, 221, 222, 223, 224, 226, 228а, 230; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Новосибирская № 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 45а, 45/б, 46, 47, 47а, 49, 49а, 50, 51, 51а, 52, 53, 53а, 54, 55, 56, 57, 58, 59, 59а, 60, 61а, 62, 64, 66, 68, 68/а, 69, 69а, 70, 71, 71/а, 72, 73, 74, 75, 76, 77, 78, 78а, 80, 82, 84, 86; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 2-ой Паровозный № 1, 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 3-ий Паровозный № 3, 3а, 5, 6, 7, 8, 9, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 4-ый Паровозный № 3, 5, 7, 8, 9, 10, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 5-ый Паровозный № 3, 4, 5, 7; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок 6-ой Паровозный № 3, 3а, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Шоферский № 3, 4, 5, 6, 7, 8; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Деповская № 80, 82, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 139а, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 173, 174, 175, 176, 177, 177а, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 193, 195, 195/а, 197, 199, 201, 203, 205, 207; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Прохладная № 1/1, 1/2, 2/1, 2/2, 3/1, 3/2, 4, 4/а, 5/1, 5/2, 7/1, 7/2, 10, 12, 14, 18, 28, 30, 32, 34, 36, 38, 40, 42, 44/2, 44-1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Макаренко № 2/1, 2/2, 4/1, 6/1, 6/2, 8/1, 8/2, 10; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Прямолинейный № 1, 2, 3, 4, 5, 7, 9; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бажова № 287, 289, 291, 293, 295, 297, 299, 301, 303, 305, 307, 309, 311, 313, 315, 317, 319, 321, 323, 325, 327, 329, 366, 368, 370, 372, 374, 376, 376а, 378, 380, 384, 386, 390, 392, 394, 396, 398, 400, 402, 404, 406, 408, 410, 412, 416, 418, 420, 422, 424, 426, 428, 430, 432, 436, 438, 440, 442, 444, 448, 452, 458;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Механизатор", "Белый налив", "Союз", "Восход-2", "Машиностроитель 2", "Алтайский садовод", "Алтайский садовод-2".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 113</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Мұхамеджан Тынышпаев, 113, коммунальное государственное учреждение "Общеобразовательная школа № 2" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 78-61-31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Руднева № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 49, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Радищева № 2, 2а, 4, 6, 8, 10, 12, 14, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35а, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 63, 65, 67, 69, 71, 73; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Восточный № 1, 3, 4, 5, 5а, 6, 9, 11, 12, 14, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Белоусовский № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Фабричный № 4, 10, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мұхамеджан Тынышпаев № 1, 2, 2а, 2б, 3, 4, 4а, 5, 6, 7, 8, 9, 9а, 10, 11, 12, 14, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 33а, 34, 34а, 35, 35а, 36, 36а, 37, 38, 38а, 40, 40а, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 48а, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60а, 60б, 61, 62, 62а, 63, 64, 65, 66, 66а, 67, 68, 68а, 69, 69а, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 81, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 102а, 103, 104, 104а, 104-1, 104-2, 105, 106, 107, 108, 109, 110, 111, 112, 114, 116, 116а, 116/1, 119, 121, 123, 125, 129, 131;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Новоселов № 2, 3, 4, 5, 6, 7-1, 7-2, 7-3, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 33, 34, 35, 37, 39, 41, 43, 45; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Вагонный № 2, 7, 8, 10, 12, 13а, 14, 16, 18; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Грейдерная № 1-1, 1-2, 1-3, 1-4, 2, 3-1, 3-2, 4-1, 4-2, 6, 8-1, 8-2, 8-3, 8-5, 10, 12-1, 12-2, 12/2, 14-1, 14-2, 16, 17, 18, 25, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Теміржолшылар № 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37, 38, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 51-4, 52, 53, 54, 55, 56, 57, 57/1, 58, 59, 60, 61а, 61-1, 61-2, 61-3, 61-4, 61-5, 62, 63-1, 63-2, 64, 65, 65-1, 65-2, 65-3, 65-4, 65-5, 66, 67-1, 67-2, 68, 69, 69-1, 70, 71, 71-1, 71-2, 71-3, 71-4, 71-5, 72, 73, 74, 75, 75-1, 75-2, 75-3, 75-4, 75-5, 75-6, 75-7, 76, 77, 77-1, 77-2, 78, 79, 80, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91-2б, 93, 98, 100, 110, 112; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Корницкого № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 41а, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Делегатская № 1-1, 1-2, 1-3, 1-4, 2, 3-1, 3-2, 4-1, 4-2, 4-3, 4-4, 5-1, 5-2, 5-3, 5-4, 6-1, 6-2, 6-3, 6-4, 7/1-1, 7/1-2, 7/1-3, 7/1-4, 8-1, 8-2, 8-3, 9-1, 9-2, 9-3, 10-1, 10-2, 10-3, 10-4, 11-1, 11-2, 11-3, 11-4, 12-1, 12-2, 12-3, 12-4, 13-1, 13-2, 13-3, 13-4, 14-1, 14-2, 14-3, 14-4, 16-1, 16-2, 16-3, 16-4, 18, 26, 28, 30, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Горняцкий № 3, 4, 6; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Малый № 3, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Песчаная № 2, 3, 4, 5, 6, 7, 7/1, 7/2, 7/3, 7/4, 8, 8а, 9, 10, 11, 12, 13, 14, 15, 15-1, 15-2, 15-3, 15-4, 16, 17/2, 17/3, 17/4, 17-1, 17-2, 17-3, 17-4, 18, 19, 19-1, 19-2, 19-3, 20, 21, 23, 23-1, 23-2, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Шахтерский № 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 114</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Мұхамеджан Тынышпаев, 120, коммунальное государственное учреждение "Средняя школа № 22" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 50-24-94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Вострецова № 4, 4/1, 6, 8, 8а, 9/1-8, 10, 12, 13, 19; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бакинская № 13, 15, 16, 18, 20, 22, 23, 24, 25-1, 25-2, 26, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Косарева № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10-1, 10-2, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 23, 24, 25, 26, 28, 30, 32; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Руднева № 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88а, 90, 91, 92, 93, 94, 95, 96, 97, 99; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Братская № 1, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 30, 31, 31-1, 31-2, 31-3, 31-4, 32, 33-1, 33-2, 33-4, 33-5, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44а, 45, 47, 49, 51, 53, 55, 55а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Осенний № 7/1, 7/2, 7-1, 7-2, 9-1, 9-2, 11, 11/1, 11/2, 13/1, 13/2, 13-1, 13-2, 15/1, 15/2, 15/1-1, 15/1-2, 15-1, 15-2, 17, 17/1, 17/2, 19, 19/1, 21/1-1, 21/1-2, 23/1-1, 23/1-2, 25/1-1, 25/1-2, 27/1-1, 27/1-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Белорусская № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16-1, 16-2, 16-3, 16-4, 16-5, 17, 18, 19, 20, 21, 22, 23, 24, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Баллистическая № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 16, 17, 18, 19, 19/1, 20, 21, 22, 22а, 23, 24, 25, 26, 27, 28, 29, 30, 31-1, 31-2, 31-3, 31-4, 32, 33-1, 33-2, 33-3, 34, 35, 36, 37, 38, 38а, 39-1, 39-2, 40, 41, 42, 43, 44, 45, 46, 48, 50, 52, 54, 56, 58, 58а, 60-1, 60-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Корницкого № 63, 64, 64/1, 64/2, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Спасская № 1, 2а, 2-1, 2-2, 3-1, 3-2, 4, 5, 6, 7, 8, 10, 12, 12а, 13-1, 13-2, 13-3, 13-4, 13-5, 13-6, 14, 14а, 14б, 15-1, 15-2, 15-3, 15-4, 15-5, 15-6, 16, 17, 18, 19-1, 19-2, 20, 22, 24, 26, 28, 28а, 28б, 28в, 30, 30а, 30б, 32, 32а, 34, 34а, 35, 35а, 36, 37, 38, 39, 40, 41, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Камчатская № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12-1, 12-2, 12-3, 12-4, 13, 14, 14-1, 14-2, 14-3, 14-4, 14-5, 15, 16-1, 16-2, 16-3, 16-4, 17, 18, 18а-1, 18а-2, 18-2, 19, 20, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Ангарский № 4, 5, 9, 13, 17, 19, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мұхамеджан Тынышпаев № 124, 126, 128, 130, 130а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 115</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Мұхамеджан Тынышпаев, 120, коммунальное государственное учреждение "Средняя школа № 22" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 50-24-94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Катонская № 1, 1/1, 2, 3-1, 3-2, 4, 5-1, 5-2, 5-3, 5-4, 6, 7-1, 7-2, 7-3, 7-4, 8, 9-1, 9-2, 10, 12, 13, 14, 15-1, 15-2, 16, 17-1, 17-2, 18, 19-1, 19-2, 20, 21, 22, 23, 24, 25, 26, 27/1, 27/2, 28, 28а, 29-1, 29-2, 30, 31-1, 31-2, 32, 32а, 34, 34а, 36, 38, 40, 40а, 42, 43, 44, 45, 46, 46а, 46б, 46в, 48, 50, 50а, 50б, 50в, 50/1, 52, 54, 56, 58, 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Косарева № 31, 35, 36, 37-1, 37-2, 37-3, 37-4, 39-1, 39-2, 39-3, 41-1, 41-2, 43-1, 43-2, 45-1, 45-2, 47-1, 47-2, 49-1, 49-2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Братская № 44, 46, 46/1-1, 46/1-2, 48-1, 48-2, 50-1, 50-2, 52, 54, 56, 56/1, 57, 58-1, 58-2, 58-3, 58-4, 58-5, 58-6, 59, 59а, 60-1, 60-2, 60-3, 60-4, 60-5, 60-6, 61, 62-1, 62-2, 62-3, 62-4, 62-5, 63, 64, 65, 67, 69, 71, 73-1, 73-2, 75, 77, 79, 81, 83, 85, 87, 89; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Штурмовая № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 10б, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 23а, 24, 24а, 25, 25а, 26, 26а, 27, 27а, 28, 29, 29а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Филатова № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14/1, 14/2, 14/3, 14/4, 15, 16/1, 16/2, 16/3, 16/4, 17, 18, 19, 20, 21, 22, 24, 25а, 26, 27, 27а, 28/1, 28/2, 29, 30/1, 30/2, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 49а, 51, 53; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Тульская № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 35, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мұхамеджан Тынышпаев № 132, 132а, 134, 136, 136а, 138, 139, 140, 142, 144, 146, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 160а, 161, 162, 162а, 163, 164, 164а, 165, 166, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Катон-Карагайская № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Кузнецова; № 1, 2, 3, 4, 4а, 4б, 5, 5а, 6, 7, 8, 9, 10, 11, 11а, 11/1, 12, 13, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Федько № 1, 2, 3, 4, 6, 7, 8, 8а, 9, 10, 11, 13, 15, 17; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Фабрициуса № 3; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сопочная № 2-1, 2-2, 4, 4-2, 6-1, 6-2, 8, 8-1, 8-2, 10, 10-1, 10-2, 12, 12-1, 12-2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Казанская № 1, 3, 5, 7, 9, 10, 12, 16, 16/1, 16/2, 16/3, 23-1, 23-2, 23-3, 23-4, 27; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Передовой № 1, 2, 3, 4, 5, 6, 7, 8, 10;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческое товарищество "Железнодорожник".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 116</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бажова, 339/1, коммунальное государственное учреждение "Средняя школа № 27" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 62-46-44.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бажова № 331/1, 331/3, 331/4, 331/5, 333/1, 333/2, 333/3, 333/4, 333/5, 333/6, 339/2, 345/2, 454, 456, 458, 460, 462, 462а, 464, 466, 468а, 474, 474а, 476, 478, 480, 482, 484, 486а, 486б, 488, 490, 492;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      садоводческие товарищества "Геолог", "Пищевик-2", "Буревестник", "Буревестник 2". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 117</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бажова, 339/1, коммунальное государственное учреждение "Средняя школа № 27" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 62-46-44.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Бажова № 331, 331/2, 333, 339, 343, 343/1, 343/3, 345, 345/1, 345/3, 347, 347/3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потребительский кооператив собственников гаражей "Прохладный".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 118</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бажова, 339/1, коммунальное государственное учреждение "Средняя школа № 27" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 62-46-44.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Щербакова № 2, 4, 4а, 4б, 4в, 6, 7, 9, 9/1, 11, 13, 14, 14/2, 15/1, 15/2, 16, 17/1, 17/2, 18, 19, 19/1, 20, 21, 22, 23, 24, 25, 26, 26а, 27, 28, 29, 30, 31, 31а, 32, 33, 33а, 34, 34/1, 34/2, 35, 35а, 35/2, 36, 37, 37а, 37/2, 38, 38а, 39, 39а, 40, 40/а, 40/1, 40/2, 41, 42, 42-1, 42-2, 42/3, 43, 43а, 44-1, 44-2, 44-3, 44-4, 44/3, 45, 46-1, 46-2, 46-3, 46-4, 47, 48-1, 48-2, 48-3, 48-4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Горно-Алтайская № 1, 1а, 2, 3, 4, 4а, 5а, 5/2, 6, 7, 8а, 8/1, 9, 9а, 9б, 9в, 10, 10а, 13, 13а, 14/2, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 31а, 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44б, 44/1, 45, 46, 47, 49, 51, 53, 55, 57, 59, 59а, 61, 63, 67, 69, 71, 71а, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 103а, 105;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бажова № 363, 365, 367, 369, 371, 373, 375, 377, 379, 381, 383, 385, 387, 391, 393, 395, 397, 399, 401, 403, 405, 407, 409, 411, 411а, 413, 415, 417, 419, 421, 423, 425, 427, 429, 431, 433, 435, 437, 439, 441, 441/2, 443, 443/1, 444/1, 444/2, 445, 447, 449, 498, 500, 502, 504, 504/1, 506, 508; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Дальневосточная № 1, 1а, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28а, 29, 30, 31, 31а, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 48, 50; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Семипалатинская № 1, 3, 4, 5, 6, 7, 7/1, 7/2, 8/1, 8/2, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 24, 23, 25, 26, 27, 28, 32, 34, 35, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Хабаровская № 1/1, 1/2, 3/1, 3/2, 5-1, 5-2, 7/1, 7/2, 7/3, 9/1, 9/2, 9/3, 9/4, 11/1, 11/2, 11/3, 11/4, 13/1, 13/2, 13/3, 13/4, 15/1, 15/2, 15/3, 15/4, 17/1, 17/2, 17/3, 17/4, 19/1, 19/2, 19/3, 19/4, 23; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Семафорная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10/1, 10/2, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 21а, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34/2, 35, 36-1, 36-2, 37, 38, 39, 40, 40а, 41, 42, 42а, 43, 44, 45, 46, 46а, 47, 47а, 48, 49, 50, 51, 52, 53, 54, 55; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Автобусная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15-1, 15-2, 16, 17-1, 17-2, 18, 19-1, 19-3, 21-1, 21-2, 21-3, 21-4, 25-1, 25-2, 25-3, 25-4; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переулок Полярный № 1, 2, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17/1, 19, 20, 21, 24, 25, 26, 27, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Иртышский строитель", "Алтайский строитель", "Кедр", "Пищевик-1".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 119</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Бажова, 546, филиал № 10 коммунального государственного учреждения "Центр территориального управления" акимата города Усть-Каменогорска, телефон 77-84-88.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Арктическая № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 14а, 15, 16, 17, 18, 19, 20, 21, 22, 22а, 23, 24, 26, 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Аэродромная № 1/1, 1/2, 3/1, 3/2, 5, 7/1, 7/2, 7/3, 9-1, 9-2, 9-3, 9-4, 10, 11, 12, 13, 14, 15, 15/1, 16, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 47а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Горно-Алтайская № 94, 107, 109, 111, 113а, 115, 117, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 139а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Бажова № 451, 453, 455, 457, 459, 461, 463, 465, 495, 499, 499/2, 501, 501/2, 501/3, 503, 505, 510, 511, 512, 514, 516, 518, 520, 522, 524, 526, 526а, 526б, 526в, 528а, 530, 532а, 532в, 534, 536, 538, 540, 540а, 542, 544, 548-1, 548-2, 548-3, 548-4, 550-1, 550-2, 552-1, 552-2, 552-3, 556-1, 556-2, 556-3, 556-4, 558-1, 558-2, 558-3, 558-4, 560, 566/2, 568, 568б, 570, 572, 574, 576, 578, 580, 582, 584, 586, 588, 590, 592, 594, 596, 598, 600, 602, 604, 606, 608; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Семипалатинская № 29, 31, 33, 37, 39, 41, 41/1, 43, 45, 47, 49, 49а, 51, 53, 55, 57, 59, 61, 63, 65, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 104а, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 132а, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 156а, 158, 160, 162, 162а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Енисейская № 1, 1/3, 1/4, 1/5, 2, 3, 3а, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 11а, 12, 12а, 13, 13а, 14, 14а, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Дальневосточная № 49, 50а, 51, 52, 52а, 53, 54, 55, 56, 56а, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 93а, 93/1, 94, 95, 95а, 96, 97, 98, 99, 100, 100а, 100б, 101, 102, 103, 104, 105, 106, 108, 110, 112; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица 1-ая Выставочная № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11а, 12, 13, 13а, 14, 14/а, 15, 16, 17, 18, 19, 20, 22, 24, 28, 30, 30а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица 2-ая Выставочная № 1, 3, 5, 7, 9, 11, 11а, 13, 15, 17, 19, 21-1, 21-2, 23-1, 23-2, 25, 27, 27а, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Взлетный № 1, 3, 5, 7, 9, 13, 15, 17, 19, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Южный № 1, 3, 5, 7, 9, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Литовская № 1, 1а, 1б, 2, 2а, 3, 4, 4а, 5, 6, 7, 8, 9/1, 9/2, 10, 11, 12-1, 12-2, 13, 14, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Механизаторов № 1, 3, 5, 7, 9, 11, 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Садовая № 4, 8, 10, 12, 14, 16, 18, 22, 24, 26; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сибинская № 1, 2, 3, 4, 5, 6, 7/1, 7/2, 8, 9, 10, 11, 11а, 12, 12а, 13, 14, 15, 16, 17, 18, 19, 20, 20а, 21, 22, 24; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Уланская № 1, 2, 2а, 2б, 3, 4, 4а, 4б, 5, 5а, 7-1, 7-2, 9, 9а, 10, 11-1, 11-2, 12а, 12б, 13, 15, 17, 19, 21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Рассвет", "Островок", "Иртыш-1", "Мичуринец-1", "Мичуринец-2", "Луч Востока", "Восход-1", "Электрик", "Заря", "Корольки".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 1136</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Жастар, 31/3, коммунальное государственное учреждение "Общеобразовательная школа № 47" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 60-84-86.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жастар № 12, 14, 21/2, 23, 25, 27, 29, 29/1, 31, 31/1, 31/2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 1163</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Каныша Сатпаева, 3/1, коммунальное государственное учреждение "Средняя профильная школа № 45" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 61-75-36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Каныша Сатпаева № 1А, 3, 5, 7, 9, 9/1, 11, 11/1, 13, 13/1, 13/2, 13/3, 13/4, 15Д;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Носикова № 4, 5, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 24, 27, 28, 29, 30, 31, 32, 33, 38, 39, 40, 43, 45, 47, 51, 54, 55, 57, 58, 58/1, 59, 64, 65, 74, 93, 101, 102, 113, 187, 206, 210/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Айтыкова № 1, 2, 3, 4, 6, 8, 9, 11, 12, 13, 14, 15, 17, 18, 19, 20, 21, 23, 24, 30, 31, 32, 33, 34, 36, 37/1, 38, 39, 40, 44, 46, 50, 51, 52, 54, 56, 58, 60, 66, 66/1, 72;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Плахуты № 1/1, 2, 2/1, 3, 4, 5, 6, 8, 9, 10, 11, 13, 14, 15, 16, 17, 19, 20, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 42, 44, 46, 47, 48, 51, 52, 53, 55, 56, 57, 58, 68, 70, 76, 77, 456; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Урунтаева № 4, 5, 6, 7, 8, 9, 10, 13, 14, 15, 17, 19, 20/1, 23, 24, 25, 26/1, 27, 28, 30, 34, 35, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Сорокоумова № 2, 5, 5/1, 6, 8, 10, 11, 12, 13, 14, 15, 17, 18, 22, 24, 26, 28, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Буранная № 2, 3, 8, 9, 9/3, 22, 26, 236, 237, 310, 312, 315; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мурина № 5, 7, 8, 9, 10, 14, 16, 24, 26, 28, 29, 32, 36, 39, 40, 41, 50, 52, 54; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Соловьиный № 2, 4, 6, 8, 15, 17, 19, 21, 23, 25; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Родниковый № 1, 3, 6, 7, 8, 9, 11, 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Н. Алексеенко № 1, 3, 4, 7, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица А. Нуршайыкова № 5, 17, 332, 357, 359; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Джека Лондона № 358; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Заки Ахметова 3/1, 20;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица А. Байбатчина № 12, 12/2, 16, 18, 20, 22/1, 22/2, 22/4, 24, 24/1, 24/3, 24/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Е. Курдакова № 1, 1/1, 3, 5, 7, 9;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Зеленая гора № 1/1, 2, 2/2, 4, 7, 8, 10, 11, 12, 14;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Медеу № 45, 47, 53;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      потребительский кооператив собственников гаражей "Алтай";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-жилой район:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      земельные участки № 1, 1/45, 12/2, 14/2, 29/1, 36/2, 43, 51, 52, 120/1, 374, 783. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 1164</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Меновное, улица Новая, 15, коммунальное государственное учреждение "Меновновская средняя школа" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 57-41-10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Солнечный № 3, 6, 7, 9, 10а, 10б, 10/2, 12, 13, 14, 15, 16, 17, 18, 19, 20/1, 20/2, 20/3, 20/7, 20/9, 21, 23/1, 24, 25, 25а, 25/1, 26, 32, 34, 36, 38, 40; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Садовый № 1, 2, 3, 4, 5, 6, 7, 8, 8а, 9, 10, 11, 12, 13, 14, 14в, 14/6, 14А, 14/1, 14/3, 14/5, 15, 16, 17, 19, 18, 18/1, 18/2, 18/3, 18/4, 20, 20/1, 20/2, 20/3, 20/5, 20/6, 20/7, 22; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Рабочий № 1, 3, 4, 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Детский № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11/1, 12, 12а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Конечный № 1-1, 1-2, 2/1, 2-1, 2-2, 2а-1, 2а-2, 3, 3-2, 3-3, 4, 5, 6, 7, 8, 9, 9/1, 10, 11, 12, 12-2, 13, 14, 14а, 14/1, 15, 16, 18, 18а, 18б, 18в, 18г, 20, 21, 23, 25/1, 29/1, 31, 31/1, 33/1, 35/1, 35/2; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      переулок Октябрьский № 1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 13, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Береговая № 1, 2, 2б, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 12а, 12в, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30, 35, 37, 39; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Юбилейная № 1, 1а, 1б, 1в, 1/3, 2, 2а, 3, 3/1, 3/3, 3/5, 3/6, 3/7, 3/8, 3/10, 4, 6, 7, 7/1, 7/2, 7/4, 8, 9, 9/1, 9/2, 9/4, 9/5, 10, 11, 13, 13/1, 13/2, 13/5, 14, 15, 17, 17/1, 17/2, 19, 19а, 19б, 19/1, 19/2, 19/3, 21, 23, 25, 29, 29/1, 29/2, 29/3, 29/4, 29/5, 29/7;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Новая № 1, 2, 2/2, 2/3, 3, 3/1, 4, 5, 6, 7-1, 7-2, 8, 9, 10-1, 10-2, 11, 12, 13, 14, 16, 18, 18а, 18-2, 20, 22;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село Меновное:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки № 38, 39, 46, 50, 61, 63, 70, 82, 87, 100/1, 106, 107, 108, 199, 120.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Избирательный участок № 1180</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: улица Ю. Увалиева, 6, коммунальное государственное учреждение "Школа-центр дополнительного образования № 48" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 70-20-59.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z833" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z836" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проспект Әл-Фараби № 16, 18, 61; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ю.Увалиева № 8, 8/1, 9, 9/3, 11, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жақия Шайжүнісов № 3/1, 5, 6, 7, 8, 12, 15, 17, 24, 31, 32, 33, 34, 36, 38, 51, 53, 57, 60, 64, 78, 78/1, 84, 96, 100, 104;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Шапағат № 1, 2, 3, 4, 5, 8, 9, 10, 12, 15, 16, 18, 19, 20, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Өсиет № 2, 3, 5, 6, 7, 9, 11, 13, 16, 17, 18, 20, 21, 22, 23, 24, 30, 32, 33, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Толағай № 1, 3, 4, 5, 7, 8, 9, 11, 12, 14, 18, 24, 27,31, 33, 34, 36;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қазына № 2, 2/1, 4/1, 5, 6/1, 7, 8, 8/1, 9, 10, 10/1, 11, 12, 14, 17,18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Думан № 3, 4, 5, 7, 9, 10, 12,18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жерұйық № 1, 2, 3, 4, 5, 12, 14, 16, 18, 19, 20, 21, 23, 24, 25, 27,34;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Льва Гумилева № 9, 21, 24, 30, 46, 58, 59, 61, 68/1, 73, 85, 88/2, 90/1, 91, 92/1, 94, 96, 234/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбауыр № 20, 28, 30, 31, 32, 33, 36, 41;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Анатолия Иванова № 8, 12, 15, 16, 30, 32, 33, 35, 36, 39, 41, 42, 43, 45, 46, 49, 49/1, 50, 51, 53/1, 56, 57, 84;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қайым Мұхамедханов № 13, 27, 28, 30, 32, 34, 35, 37, 38, 46, 47, 48/1, 50, 52, 56, 62, 64, 68/1, 68, 71, 72, 77, 81;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Қайырбек Айжігітов № 3, 5, 8, 9, 15, 16, 16/1, 19, 24, 25, 26, 29, 30, 33, 37, 39, 39/1, 44, 49, 50;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Үркер № 5, 15, 16/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Жидебай № 27, 30, 31, 36, 45, 49, 55, 65, 71, 75, 142/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақжол № 13/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-жилой район:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки 3/А, 5, 17/1, 20, 30, 35, 56/1, 56/2, 60/1, 61, 62, 64, 84, 86, 87/1, 116, 123, 163, 186, 229, 231, 266/1, 266/2, 271, 283/1, 284/1, 287, 290/1, 303, 468, 487, 601, 617, 656, 683, 684, 737, 768, 773;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-жилой район:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки № 232, 993, 997, 998, 1013, 1014, 1022, 1024, 1026, 1029.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 79</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z838" w:id="828"/>
+        <w:t xml:space="preserve"> Избирательный участок № 1181</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Жастар, 31/3, коммунальное государственное учреждение "Общеобразовательная школа № 47" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 60-84-86.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z843" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Оралхан Бөкей № 20, 22, 24, 26, 26/1, 28, 28/1, 30, 30/1, 32, 34, 34/7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Жастар № 15, 17, 19. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 1195</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Илияса Есенберлина, 29, коммунальное государственное учреждение "Общеобразовательная школа № 41" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 40-10-02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проспект Илияса Есенберлина № 20, 20/1, 20/2, 20/ блок1, 20/блок2, 31/1, 31/2, 31/3, 31/4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проспект Қазыбек би № 46, 48, 50, 52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 1186</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Воронина, 34, коммунальное государственное учреждение "Средняя школа № 42" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 62-38-32.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица А. Молдагуловой № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 14, 15, 15/1, 15/2, 15/3, 15/4, 15/5, 15/6, 15/7, 15/8, 15/9, 16, 17, 17/1, 17/2, 17/3, 17/4, 17/5, 17/6, 17/7, 18, 19, 20, 22, 23, 24, 25, 26, 30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Б. Момышулы № 14.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 80</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z845" w:id="835"/>
+        <w:t xml:space="preserve"> Избирательный участок № 1187</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Алтайская, 36, коммунальное государственное учреждение "Средняя школа № 5" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 57-60-37.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z848" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Высоковольтная № 1, 1а, 1в, 2, 2а, 3, 3а, 5, 6, 7, 7а, 8, 9, 9а, 9б, 9в, 10, 10а, 10/1, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 29а, 30, 31, 31/1, 32, 33, 33а, 33б, 34, 35, 35а, 35б, 35в, 36, 37, 37а, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 52а, 54, 56, 58, 60, 62, 64, 66, 68, 68а, 68/1, 70, 70/1, 72а, 74, 75, 75/1, 76, 154а; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Высоковольтная 57 № 1, 1/1, 1/2, 2, 3, 3/1, 3/3, 4, 4/2, 5, 5/1, 5/2, 5/6, 6, 6/1, 7, 7/1, 7/2, 8, 8/1, 9, 9/1, 9/3, 9/4, 10/2, 10/3, 10/4, 11, 11/1, 11/2, 11/3, 11/4, 12/2, 12/3, 13, 13/1, 13/2, 13/3, 14, 14/3, 15, 15/1, 15/2, 15/3, 16, 16/1, 16/2, 18, 19, 19/а, 20, 21, 21/1, 21/2, 21/3, 22, 23, 23/1, 24, 24/1, 24/2, 25, 25/1, 26, 26/1, 27, 28, 28/1, 28/2, 29, 29/а, 29а/1, 31, 31а, 31/1, 31/2, 32, 33, 33/а, 34, 34/1, 35, 36, 37/а, 38, 39, 40, 40а, 41, 42, 43, 43/1, 43/2, 44, 44/а, 45, 45/1, 45/2, 46а, 47, 47/1, 50, 50/а, 51, 52, 53, 54, 54/1, 54/2, 55, 56, 57, 57а, 57б, 57/1, 57/1а, 57/2, 57/3, 57/4, 57/5, 57/6, 57/7, 57/8, 57/8а, 57/8б, 57/9, 57/9а, 57/10, 57/11, 57/12, 57/70, 64, 67, 68, 72/а, 78, 86, 89, 91, 110, 116, 153, 158, 163, 167; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кожедуба № 1, 3, 4, 4/а, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 34/1, 35, 37, 39, 39/1, 41, 42, 43, 45, 46, 48, 49/А, 50, 52, 53, 53а, 54, 55, 56, 57, 58, 59, 61, 63, 65, 67, 67а, 69, 70, 71, 73, 75, 76, 77, 77/1, 77/2, 77/3, 79, 81, 82, 83, 87, 87а, 89, 91, 93, 95, 95а, 97, 99, 101, 101а, 103, 105, 107, 109, 110, 111, 113, 115; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Орманды № 22, 25, 28, 30, 35; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шиелі № 28; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шуақты № 12; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Керемет № 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Рауан № 5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Ақбұлақ № 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Эдельвейс", "Вега", "Эталан", "Лесовод", "Лесное", "Красинец", "Пенсионер", "Урожай", "Надежда".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 81</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z850" w:id="840"/>
+        <w:t xml:space="preserve"> Избирательный участок № 1188</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Меновное, улица Новая, 15, коммунальное государственное учреждение "Меновновская средняя школа" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 57-41-10.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z856" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27-жилой район: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки № 313, 542, 998, 1014, 1032;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Керуен № 1, 3, 5, 5/1, 6, 6/1, 7, 8, 8/1, 10, 10/1,11, 12, 13, 14, 16, 16/1, 17, 19, 19/1, 21, 24, 25, 26, 28, 29, 30, 32, 61, 61/1, 62, 63, 108, 113;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Саялы № 2, 3, 5, 6, 8, 9, 14, 16, 18, 19, 20, 22, 23, 25, 26, 27, 29, 30, 32, 35, 38, 113/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ынтымақ № 2, 3, 6, 7, 9, 10, 12, 14, 15, 16, 17, 19, 20, 21, 24, 25, 27, 46, 52; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Ақниет № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 15, 16, 18, 20, 21, 22, 24, 26, 28, 36, 39, 86, 88, 89, 94, 124/1; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Шұғыла № 1, 3, 4, 6, 10, 11, 12, 13, 14, 17, 19, 20, 22, 24, 26, 28, 29, 31, 32, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Көкжиек № 2, 4, 5,10, 18, 19, 20, 21, 22, 25, 26, 27, 28, 58, 59, 60, 154/1, 181/1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Мейірім № 5, 10, 17, 20; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Армандастар № 8, 10, 13, 14; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      земельные участки № 1/3, 3/б, 3/3, 4, 5, 5/б, 6, 8/1, 11/А, 11/Б, 14/1, 18/1, 19/Б, 20/2, 36/2, 38, 69, 91, 91/Б, 97, 100/1, 108, 112/А, 182, 199;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Родник", "Восход", "Ярославец", "Изумруд", "Маяк-2", "Магистраль", "Магистраль-2", "Металлург-6", "Косовец", "Луч", "Росинка", "Рыбник", "Селекция", "Стандартизация и метрология", "Сетевик", "Монолит", "Черемуховый остров", "Цум", "Вишня", "Вишенка", "Восточник степной", "Ветеран-инвестор", "Восточник-Южный", "Рябинушка", "Ягодка", "Радуга", "Надежда", "Самоцветы", "Мираж", "Маяк-3", "Заря".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 82</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z858" w:id="848"/>
+        <w:t xml:space="preserve"> Избирательный участок № 1189</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Жаңажол, 66, коммунальное государственное учреждение "Общеобразовательная школа № 49" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 51-25-08.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z864" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Мерей 1, 1/1, 1/2, 2, 2/1, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30/1, 31, 32, 32/1, 35, 36, 38, 39, 40, 41, 42, 43,46, 47, 49, 50, 51, 52, 54, 55, 57, 58, 60, 61, 62, 63, 66, 68, 71, 71/1, 74, 75, 76, 78, 83, 84, 85, 86/1, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 98, 99, 100, 101, 102, 102/1, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 120/1, 121, 122, 124, 125, 126, 127, 128,130, 131, 132, 133, 134, 135, 136, 137, 138, 138/1, 138/2, 139, 141, 142, 143, 145, 147, 149, 151, 153, 155, 155/1, 155/2, 155/3, 163, 287, 299, 407;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица С. Сейфуллина №1, 1/1, 1/4, 2, 2/3, 2/4А, 3, 3/1, 4, 5, 5/1, 6, 7, 7/1, 9, 10, 11, 12, 13, 16, 17, 18, 19, 20, 22, 23, 24, 26, 28, 29, 30, 31, 33, 34, 35, 38, 38/1, 39, 40, 40/1, 44, 45, 46, 47, 48, 49, 51, 52, 53, 54, 55, 57, 58, 50, 60, 61, 62, 62/1, 63, 64, 66, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 79, 80, 81, 82, 83, 84/1, 86, 87, 89, 90, 91, 92, 93, 94, 96, 97, 99, 100Б, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 127, 128, 130, 131, 131/1, 132, 133, 133/2, 134, 135, 136, 138, 139, 140, 141, 142, 143, 145, 147, 148, 149, 150, 152, 154, 156, 158, 159, 160, 161, 162, 169, 170, 177, 179, 181, 184, 188, 190;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садоводческие товарищества "Родничок", "Арман", "Экология", "Подснежник", "Водоканал", "Маяк", "Алмаз", "Центр", "Урал", "Жемчужина", "Дружба-1", "Иртыш-4", "Колос", "Березка", "Саяжай", "Черемушки", "Иртыш-3", "Нива", "Светоч", "Дружба", "Звезда", "Витязь", "Скалистый".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 83</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z866" w:id="856"/>
+        <w:t xml:space="preserve"> Избирательный участок № 1190</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Кокжал Барака, 8/2, коммунальное государственное учреждение "Средняя школа № 46" отдела образования по городу Усть-Каменогорску управления образования Восточно-Казахстанской области, телефон 74-24-93.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z879" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проспект Әл-Фараби № 26, 26/1, 26/2, 28, 32, 34, 36, 38/1, 38/2, 38/3, 40.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 84</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z886" w:id="876"/>
+        <w:t xml:space="preserve"> Избирательный участок № 34</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Лихарева, 10а, республиканское государственное учреждение "Учреждение № 73" Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан, телефон 25-29-38.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 86</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z894" w:id="884"/>
+        <w:t xml:space="preserve"> Избирательный участок № 58</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: село Ново-Ахмирово, Территория военный городок № 1 дом 17, республиканское государственное учреждение "Войсковая часть 27943" Министерства обороны Республики Казахстан, телефон 53-90-72.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 87</w:t>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z904" w:id="894"/>
+        <w:t xml:space="preserve"> Избирательный участок № 59</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Александра Протозанова, 7, коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанская областная больница" управления здравоохранения Восточно-Казахстанской области, телефон 20-86-33.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 88</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z910" w:id="900"/>
+        <w:t xml:space="preserve"> Избирательный участок № 60</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Оралхан Бөкей, 35, коммунальное государственное предприятие на праве хозяйственного ведения "Центр матери и ребенка" управления здравоохранения Восточно-Казахстанской области, телефон 75-55-87.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 1192</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z914" w:id="904"/>
+        <w:t xml:space="preserve"> Избирательный участок № 61</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Мызы, 1, коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной центр психического здоровья" управления здравоохранения Восточно-Казахстанской области, телефон 26-04-50.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 1193</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z918" w:id="908"/>
+        <w:t xml:space="preserve"> Избирательный участок № 63</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: проспект Абая, 18, коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной специализированный медицинский центр" управления здравоохранения Восточно-Казахстанской области, телефон 75-28-87.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 90</w:t>
-[...523 lines deleted...]
-    <w:bookmarkStart w:name="z945" w:id="935"/>
+        <w:t xml:space="preserve"> Избирательный участок № 85</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Серикбаева, 1, коммунальное государственное предприятие на праве хозяйственного ведения Восточно-Казахстанский областной многопрофильный "Центр онкологии и хирургии" управления здравоохранения Восточно-Казахстанской области, телефон 70-58-37.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 91</w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z958" w:id="948"/>
+        <w:t xml:space="preserve"> Избирательный участок № 89</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Новая Согра, республиканское государственное учреждение "Воинская часть 6699 Национальной гвардии Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 93</w:t>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z972" w:id="962"/>
+        <w:t xml:space="preserve"> Избирательный участок № 120</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: улица Белинского, 39, коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной фтизиопульмонологический центр" управления здравоохранения Восточно-Казахстанской области, телефон 54-49-43.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Избирательный участок № 94</w:t>
-[...9010 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок № 121</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1417"/>
-    <w:bookmarkStart w:name="z1428" w:id="1418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местонахождение: проспект Абая, 95, республиканское государственное учреждение "Воинская часть 5518 Национальной гвардии Республики Казахстан", телефон 21-45-77.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29175,31 +26446,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>