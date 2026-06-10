--- v0 (2025-12-21)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="533a1f9" w14:textId="533a1f9">
+    <w:p w14:paraId="37137a8" w14:textId="37137a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -428,62 +428,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Контроль за исполнением настоящего постановления возложить на заместителя акима области по вопросам культуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7828"/>
-        <w:gridCol w:w="4172"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7828" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -501,51 +502,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Исполняющий обязанности акима Восточно-Казахстанской области </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -558,321 +559,368 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Омар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7828" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Согласовано"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Руководитель управления финансов </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Восточно-Казахстанской области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________С. Большакова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"___"</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ___________2025 года</w:t>
+              <w:t>"___" ___________2025 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7828" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Согласовано"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель управления экономики</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">и бюджетного планирования </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Восточно-Казахстанской области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________ Н. Маратов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___"___________2025 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -990,51 +1038,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "14" ноября 2025 года № 284____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение  о государственном учреждении  "Управление культуры Восточно-Казахстанской области"</w:t>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Управление культуры Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2826,51 +2874,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) осуществляет работу по противодействию терроризму в управлении и подведомственных организациях культуры, оказывает содействие и необходимую помощь государственным органам, осуществляющим соответствующую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49) осуществляет реализацию государственной политики в сфере обеспечения информационной безопасности;</w:t>
+      49) соблюдает меры информационной безопасности и выполняет требования технической документации по информационной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) осуществляет работу по обеспечению мобилизационной готовности в управлении и подведомственных организациях культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
@@ -2930,904 +2978,1046 @@
         <w:t xml:space="preserve">
       52) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkStart w:name="z153" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) обеспечивает применение цифровых технологий для повышения эффективности работы органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z154" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) способствует формированию благоприятного инвестиционного климата и привлечению инвестиций для регионального социально-экономического развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z155" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      55) рассматривает дела об административных правонарушениях и налагает административные взыскания предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенным постановлением Восточно - Казахстанского областного акимата от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управлением осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления назначается на должность и освобождается от должности акимом Восточно-Казахстанской области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Управления имеет заместителей, которые назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия Руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы Управления в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издает приказы и дает указания обязательные для всех работников Управления, учреждений и организаций культуры Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) принимает на работу и увольняет работы должностных лиц и иных работников Управления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, а также руководителей (их заместителей) организаций, находящихся в ведении Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников Управления и иных работников, назначаемых руководителем Управления, в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) определяет обязанности и круг полномочий своих заместителей и иных сотрудников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) принимает необходимые меры по противодействию коррупции, несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом, способностями и профессиональной подготовкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим положением, акиматом и акимом Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Управления формируется за счет имущества, переданного ему в собственность и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Управлением, относится к коммунальной собственности Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень организаций находящихся в ведении Управления и его ведомств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Восточно-Казахстанское областное учреждение по охране историко-культурного наследия" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальное государственное учреждение "Восточно –Казахстанская областная библиотека имени А.С. Пушкина" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коммунальное государственное учреждение "Восточно –Казахстанская областная детско-юношеская библиотека" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коммунальное государственное учреждение "Восточно –Казахстанская областная специальная библиотека для незрячих и слабовидящих граждан" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коммунальное государственное учреждение "Восточно-Казахстанский лингвистический центр" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коммунальное государственное казенное предприятие "Восточно-Казахстанский областной архитектурно-этнографический и природно-ландшафтный музей-заповедник" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коммунальное государственное казенное предприятие "Областной историко-краеведческий музей" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Коммунальное государственное казенное предприятие "Восточно-Казахстанский Музей Искусств" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коммунальное государственное казенное предприятие "Зайсанский историко-краеведческий музей" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Коммунальное государственное казенное предприятие "Риддерский историко-краеведческий музей" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Коммунальное государственное казенное предприятие "Шемонаихинский историко-краеведческий музей" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Коммунальное государственное казенное предприятие "Восточно-Казахстанский областной драматический театр" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Коммунальное государственное казенное предприятие "Восточно-Казахстанская областная филармония" управления культуры Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3906,242 +4096,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "14" ноября 2025 года №_284_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура  государственного учреждения "Управление культуры Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель руководителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел культуры и искусства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отдел развития языков и ономастики </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел стратегического развития отрасли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Главный специалист - юрист</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4467,31 +4657,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>