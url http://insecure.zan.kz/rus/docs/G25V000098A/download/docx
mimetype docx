--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6e9b8f" w14:textId="f6e9b8f">
+    <w:p w14:paraId="2014d07" w14:textId="2014d07">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>Об утверждении положения государственного учреждения "Управление туризма Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Восточно-Казахстанского областного акимата от 24 апреля 2025 года № 98</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -201,206 +195,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе" и постановлением Восточно-Казахстанского областного акимата от 11 апреля 2025 года № 85 "О некоторых вопросах структуры и лимитов штатной численности местных исполнительных органов", Восточно-Казахстанский областной акимат ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного учреждения "Управление туризма Восточно-Казахстанской области" согласно приложению к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управлению туризма Восточно-Казахстанской области обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течении пяти рабочих дней со дня подписания настоящего постановления направление его копии в электроном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для опубликования в Эталонном контрольном банке нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принятие иных мер, вытекающих из настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на заместителя акима области, курирующего вопросы развития туризма, привлечения инвестиций и внешних связей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -495,68 +474,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Сактаганов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -635,3122 +596,2986 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "24" апреля 2025 года № 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положение о государственном учреждении  "Управление туризма и инвестиций Восточно-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Положение в редакции постановления Восточно-Казахстанского областного акимата от 12.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>145</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение государственного учреждения "Управление туризма Восточно-Казахстанской области"</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление туризма и инвестиций Восточно-Казахстанской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сфере реализации государственной политики по развитию туризма, привлечения инвестиции и внешне-экономических связей на территории Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Управление осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица: 070019, Республики Казахстан, Восточно-Казахстанская область, города Усть-Каменогорск, улица М. Горького, 40.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      9. Полное наименование государственного органа: государственное учреждение "Управление туризма Восточно-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование государственного органа: государственное учреждение "Управление туризма и инвестиций Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом настоящего Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Управления осуществляется из республиканского и (или) местных бюджетов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...15 lines deleted...]
-      13. Задачи:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование общерегионального пула инвестиционных проектов области во всех отраслях экономики стоимостью менее ста пятидесяти тысячекратного месячного расчҰтного показателя в соответствии с утверждҰнными критериями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование инвестиционной программы региона для привлечения инвесторов с учҰтом потребностей области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация работы регионального инвестиционного штаба с обеспечением рассмотрения и принятия решений по проблемным вопросам инвестиционных проектов области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение предоставления в уполномоченный государственный орган посредством Национальной цифровой инвестиционной платформы сведений о потенциальных и реализуемых инвестиционных проектах в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение в пределах своей компетенции сопровождение инвестиционных проектов в промышленность и горно-металлургическом секторе, включенных в общерегиональный пул инвестиционных проектов, по принципу "одного окна" во взаимодействии с заинтересованными учреждениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение инициирования процесса включения инвестиционных проектов в общенациональный пул инвестиционных проектов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение сопровождения инвестиционных проектов, включая создание паспорта проекта, формирование дорожной карты, взаимодействие с государственными органами и иными организациями для предоставления услуг инвестору, а также ведение проектов, включенных в "зеленый коридор", в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) развитие туристских ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) повышение качества и доступности туристских продуктов и услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) создание благоприятного туристского климата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) формирование эффективной системы продвижения туристского потенциала области на внутреннем и международном рынках;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) совершенствование системы управления и мониторинга развития туристской отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) развитие туристской индустрии, обеспечивающей потребности граждан при совершении путешествий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) создание новых рабочих мест, увеличение доходов государства и граждан Республики Казахстан за счет развития туристской индустрии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) развитие международных контактов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) привлечение отечественных и иностранных инвестиций в отрасли туризма области и повышение инвестиционной привлекательности региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) цифровизация туристской отрасли, включая развитие цифровых сервисов и платформ в сфере туризма, использование цифровых инструментов для привлечения инвестиций и развития международного сотрудничества, а так же продвижение туристского потенциала Восточно-Казахсанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) обеспечение кибербезопасности в сфере деятельности Управления, включая защиту информационных систем и цифровых ресурсов, используемых в сфере туризма, инвестиций и внешних связей, в соответствии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) оказание мер государственной поддержки субъектам предпринимательства сферы туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реализация в пределах своей компетенции государственной политики в сфере функционирования специальных экономических и индустриальных зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) привлечение потенциальных участников специальных экономических и индустриальных зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      1) формирование общерегионального пула инвестиционных проектов области во всех отраслях экономики стоимостью менее ста пятидесяти тысячекратного месячного расчетного показателя в соответствии с утвержденными критериями;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оформление и подготовка потребностей, а также формирование заказов на инвестиции на основе экономических планов и приоритетов развития региона, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение реализации процедур по формированию паспорта инвестиционного проекта в информационной системе Национальной цифровой инвестиционной платформы и исключению инвестиционных проектов из общерегионального пула инвестиционных проектов при наличии положительного решения регионального инвестиционного штаба;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение направления посредством Национальной цифровой инвестиционной платформы в уполномоченный государственный орган запросов о приостановлении и (или) исключении инвестиционных проектов из общенационального пула инвестиционных проектов при наличии оснований, предусмотренных законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      назначение ответственных должностных лиц и обеспечение принятия предусмотренных законодательством решений по дальнейшей работе с инвестиционной инициативой, являющейся предложением о реализации инвестиционного проекта, после еҰ получения в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение сопровождения инвесторов и предоставление государственных и иных услуг для инвесторов посредством уполномоченных органов и организаций в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление запросов и получение от государственных органов, должностных лиц иных организаций и физических лиц информации, необходимой для осуществления функций, возложенных на Управление, с соблюдением установленных законодательными актами Республики Казахстан требований к разглашению сведений, составляющих коммерческую и иную охраняемую законом тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключение меморандумов (соглашений) с руководителями центральных и местных исполнительных органов в регулируемых сферах Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлечение к работе специалистов государственных органов и иных организаций, а также иностранных и местных экспертов и специалистов при осуществлении возложенных на Управление функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение предложений по заключению международных договоров (соглашений), проведение переговоров с соответствующими ведомствами зарубежных стран, международными организациями и иностранными юридическими лицами, заключение договоров (соглашений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с другими государственными органами, некоммерческими и международными организациями в порядке, определенном законодательными актами Республики Казахстан, а также на основании совместных актов соответствующих государственных органов по согласованию с ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в разработке программ, утверждаемых акиматом и маслихатом Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      выступление ответчиком, истцом, третьим лицом, в том числе от имени акима области, акимата области в судах и других государственных органах в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление иных прав, предусмотренных законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдение законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашение информации, составляющую коммерческую, служебную, иную охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      прием и рассмотрение обращений физических и юридических лиц в порядке и сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение своевременного и качественного исполнения поручений Главы государства, Администрации Президента Республики Казахстан и Правительства Республики Казахстан, а также иных вышестоящих государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение полного, своевременного и эффективного использования бюджетных средств, выделенных Управлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация работы по подготовке аналитической справки акиму области о ходе разъяснения курса реформ, других государственных программных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказание государственных услуг в соответствии с подзаконными нормативными правовыми актами, определяющими порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание необходимых условий для лиц с ограниченными возможностями при получении ими государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление полной и достоверной информации о порядке оказания государственных услуг услугополучателям в доступной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление центральным государственным органам, местным исполнительным органам областей, городов республиканского значения, столицы, районов, городов областного значения, акимам районов в городе, городов районного значения, поселков, сел, сельских округов, иным услугодателям, некоммерческому акционерному обществу "Государственная корпорация "Правительство для граждан" документов и информации, необходимых для оказания государственных услуг, в том числе посредством интеграции информационных систем, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение квалификации работников в сфере оказания государственных услуг, а также обучение навыкам общения с лицами с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      рассмотрение жалоб услугополучателей и информирование их о результатах рассмотрения в сроки, установленные действующим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение возможности получения информации услугополучателями о стадии исполнения государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие мер, направленных на восстановление нарушенных прав, свобод и законных интересов услугополучателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение бесперебойного функционирования информационных систем, используемых для оказания государственных услуг, а также содержащих необходимые актуальные сведения для их оказания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получение письменного согласия или согласия, подтвержденного электронной цифровой подписью, либо согласия посредством абонентского устройства сотовой связи услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование электронных документов из сервиса цифровых документов для оказания государственных услуг в случаях, предусмотренных подзаконными нормативными правовыми актами, определяющими порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказы в оказании государственных услуг в случаях и по основаниям, которые установлены законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление иных обязанностей, предусмотренных законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...1199 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализует государственную политику и осуществляет координацию в области туристской деятельности на территории Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализирует рынок туристских услуг и представляет в уполномоченный орган необходимые сведения о развитии туризма на территории Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разрабатывает и внедряет меры по защите областных туристских ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) координирует деятельность по планированию и строительству объектов туристской индустрии;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказывает содействие в деятельности детских и молодежных лагерей, объединений туристов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оказывает субъектам туристской деятельности методическую и консультативную помощь в вопросах, связанных с организацией туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) развивает и поддерживает предпринимательство в области туристской деятельности как меру увеличения занятости населения;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) предоставляет туристскую информацию, в том числе о туристском потенциале, объектах туризма и лицах, осуществляющих туристскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) учреждает туристский информационный центр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) осуществляет лицензирование туроператорской деятельности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организует профессиональную подготовку гидов;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) утверждает по согласованию с уполномоченным органом план мероприятий по развитию туристской отрасли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ведет государственный реестр туристских маршрутов и троп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) создает инфраструктуру туризма на территории соответствующей административно-территориальной единицы, принимает меры по строительству и развитию объектов, способных удовлетворить потребности туриста;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) создает условия для субъектов туристской деятельности в развитии туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) финансирует туристские информационные центры путем прямого заключения договора в рамках реализации совместной деятельности в сфере туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) возмещает часть затрат субъектов предпринимательства при строительстве, реконструкции объектов туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) утверждает перечни санитарно-гигиенических узлов, по которым субсидируется часть затрат при их содержании, по согласованию с уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) осуществляет меры по строительству, реконструкции, ремонту и содержанию подъездных автомобильных дорог областного и районного значения до мест размещения туристов, находящихся вне населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) возмещает часть затрат субъектов предпринимательства по строительству объектов придорожного сервиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) субсидирует часть затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) возмещает часть затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя, субъектам предпринимательства, осуществляющим туристскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) возмещает часть затрат туроператоров в сфере въездного туризма за каждого иностранного туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) возмещает часть затрат субъектов предпринимательства по приобретению оборудования и техники для горнолыжных курортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан о туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) реализует государственную политику и осуществляет координацию в области международного сотрудничества на территории Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) обеспечивает соблюдение единой внешнеполитической линии Республики Казахстан при осуществлении международного и межрегионального сотрудничества, во взаимодействии с Министерством иностранных дел Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) обеспечивает протокольно-организационное сопровождение международных мероприятий с участием иностранных делегаций и официальных лиц в соответствии с Указом Президента Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об утверждении Государственного протокола Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) организует приҰм иностранных делегаций и официальных лиц, обеспечивает соблюдение установленного порядка подготовки и проведения визитов, включая взаимодействие с заинтересованными государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) обеспечивает представление в уполномоченный орган по инвестициям сведений об инвесторах и их инвестиционных проектах, а также интеграцию объектов информатизации с реестром инвесторов на Национальной цифровой инвестиционной платформе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) продвигает благоприятный инвестиционный имидж Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) сопровождает реализацию официальных договоренностей, достигнутых по итогам переговоров с инвесторами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) формирует и актуализирует информацию в национальной цифровой инвестиционной платформе (НЦИП) по инвестиционным проектам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) участвует в мероприятиях по инвестиционной тематике, организованных Национальной компанией и ее региональными представителями и представительствами, в том числе на территории иностранного государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) формирует паспорта проекта в информационной системе в национальной цифровой инвестиционной платформе (НЦИП), после чего инвестиционный проект автоматически включается в общерегиональный пул инвестиционных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) организует работы по исключению инвестиционных проектов из общерегионального и общенационального пула при наличии положительного решения регионального инвестиционного штаба;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) инициирует процесс включения инвестиционного проекта в общенациональный и общерегиональный пул инвестиционных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) через национальную цифровую инвестиционную платформу направляет в уполномоченный орган запросы с обоснованием на приостановление и (или) исключение инвестиционного проекта из общенационального пула инвестиционных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) организует работу регионального координационного совета по привлечению инвестиций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) создает условия для развития инвестиционного климата на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) реализует в пределах своей компетенции государственную политику в сфере функционирования специальных экономических и индустриальных зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) обеспечивает подготовку, переподготовку и повышение квалификации государственных служащих в соответствии с установленными законодательством сроки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управлением осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Управления имеет заместителей, которые назначаются на должность и освобождаются от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой Управления и несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет обязанности и полномочия заместителей Управления, руководителей отделов Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимает меры, направленные на противодействие коррупционным правонарушениям в Управлении и несет персональную ответственность за бездействие данных мер;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в соответствии с действующим законодательством назначает на должности и освобождает от должностей работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в установленном действующим законодательством порядке поощряет, налагает дисциплинарные взыскания на работников Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рассматривает поступившие петиции по вопросам организационной деятельности акима области в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) издает приказы в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает положения об отделах и должностные инструкции работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) представляет интересы Управления в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет иные полномочия в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Управлением относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация, находящиеся в ведении Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Коммунальное государственное учреждение "Туристский информационный центр Восточно-Казахстанской области" управления туризма и инвестиций Восточно-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>