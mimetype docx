--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="988164d" w14:textId="988164d">
+    <w:p w14:paraId="fc8f88e" w14:textId="fc8f88e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Регламента аппарата акима Келесского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Келесского района Туркестанской области от 8 сентября 2025 года № 144. Утратило силу постановлением акимата Келесского района Туркестанской области от 13 августа 2026 года № 184.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Келесского района Туркестанской области от 13.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,52 +259,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан"и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстанот 26 июня 2023 года №123 "Об утверждении Типовых регламентов акиматов области (города республиканского значения, столицы) и района (города областного значения)", акимат Келесского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,111 +318,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аппарата акима Келесского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Заместители акима района, руководитель аппарата акима района, акимы сельских округов, руководители исполнительных органов, финансируемых из районного бюджета, сотрудники аппарата акима района в установленном законодательством порядке обеспечить неукоснительное соблюдение настоящего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима района.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -355,51 +438,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким района</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аким района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -559,142 +652,147 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "8" сентября 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№144</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регламент аппарата акима Келесского района</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z25" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.1. Настоящий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аппарат акима Келесского района (далее – Регламент) разработан в целях организации работы аппарата и устанавливает внутренний порядок деятельности аппарат акима Келесского района (далее – Аппарат) и исполнительных органов, финансируемых из местного бюджета, а также акимов сельских округов в части их касающихся в процессе выполнения возложенных на него задач и функций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z26" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.2. Аппарат и его структурные подразделения (далее – отделы) осуществляют информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акимата и акима Келесского района (далее – аким района), а также контролирует ход исполнения административных актов, принятых местными исполнительными органами района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z27" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.3. Деятельность Аппарата регламентируется Конституцией Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -709,4484 +807,4972 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлениив Республике Казахстан", Указом Президента Республики Казахстан от 13 апреля 2022 года №872"О мерах по дебюрократизации государственного аппарата", иными нормативными правовыми актами Республики Казахстан и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z28" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламентом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> положения, применяются в деятельности Аппарата в части, не урегулированной иными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z29" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4. Заместители акима района, руководитель аппарата акима района выполняют функции согласно распределению обязанностей, утвержденному распоряжением акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z30" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия акимарайона или невозможности выполнения им своих обязанностей, его полномочия осуществляет заместитель акима района согласно распоряжения акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z31" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регулирует порядок:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z32" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деятельности Аппарата;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовки и проведения рабочих совещаний руководства района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготовки и проведения мероприятий с участием руководства района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подготовки и оформления проектов актов акимата и акима района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) порядка рассмотрения обращений граждан и юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организации контроля и проверки исполнения правовых актов, актов и поручений акимата и акимарайона, его заместителей и руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.6. Целями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение эффективной и бесперебойной деятельности Аппарата;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение качественной подготовки проектов постановлений акимата, решений и распоряжений, протокольных поручений акимарайона, а также приказов и поручении руководителя аппарата акима района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение согласованных действий всех местных исполнительных органов и должностных лиц района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) установление взаимной ответственности местных исполнительных органов за исполнение актов и поручений акимата и акима района, его заместителей, руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z8" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Планирование работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Деятельность Аппарата планируется на основании утвержденных планов комиссий, планов развития района, а также иных нормативно-правовых актов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.2. Решение об исключении мероприятий из планов или иного документа, а также переносе их сроков исполнения принимается руководителем Аппарата (либо лицом, исполняющим его обязанности) на основании служебной записки, представленной руководителем соответствующего отдела аппарата акима района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Еженедельный график работы акима района формируется отделом организационно-инспекторской работы аппарата акима района (далее – Орготдел). Внесение изменений в график акимарайона осуществляется Орготделом на основании предложений заместителей акима района, руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. График проведения мероприятий в залах Аппарата формируется еженедельно Орготделом на основании заявок заместителей акима района, руководителя Аппарата, его заместителей и заинтересованных отделов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z9" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Порядок подготовки и проведения официальных мероприятий с участием руководства района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Руководитель аппарата, Орготдел, отделы, акимы сельских округов, пресс-секретарь, помощники и советники акима района при подготовке проектов выступлений, статей, интервью, а также иных материалов к официальным мероприятиям с участием руководства района (далее - проекты выступлений) должны соблюдать требования настоящего Регламента.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Орготдел за 5 (пять) рабочих дней уведомляет отделы, акимы сельских округов о предстоящем мероприятии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Задействованные в мероприятии районные управления, а также акимы сельских округов за 4 (четыре) рабочих дней направляют в курирующий отдел:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-справочные материалы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сценарий, краткую программу и порядок ведения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информацию о месте, дате, формате проведения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) список участников мероприятия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) схему рассадки участников мероприятия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проект выступления на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.4. Материалы направляются по внутренней сети электронного документооборота или по линии служебной корреспонденции, подписанные руководителем отдела или лицом, его замещающим либо руководителями заинтересованных районных управлении, а также акимы сельских округов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.5. Подготовку выступлений акима района осуществляет районный отдел внутренней политики, а также отраслевые отделы, Орготдел, акимы сельских округов и ответственные отделы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.6. Проекты выступлений акимарайона должны соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) иметь четкую логику изложения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержать проверенную информацию, официально подтвержденные статистические и фактические данные;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не содержать повторное воспроизведение фрагментов уже обнародованных выступлений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) максимально соответствовать формату мероприятия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) соответствовать нормам делового, литературного казахского и русского языков, а также стилистике устной речи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.7. Ответственность за достоверность статистических, фактических данных и качество представленных материалов несут лица, их подписавшие, достоверность и перепроверку данных обеспечивает соответствующий отдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.8. Материалы представляются для согласования отраслевому заместителю акима района и руководителю аппарата за 3 (три) рабочих дня до даты проведения мероприятия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подготовке проектов выступлений акима района или лица, официально его замещающего, на мероприятиях, проведение которых определено в срочном порядке, руководителем Аппарата могут быть установлены иные сроки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.9. После согласования с заместителем акима района и руководителем аппарата, руководители курирующих отделов передают материалы советнику акима района, не позднее чем за 2 (два) рабочих дня до запланированного мероприятия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.10. При подготовке проектов наиболее крупных, общественно значимых мероприятий с участием акима района могут создаваться временные рабочие группы с участием представителей задействованных отделов и государственных органов под общим руководством должностного лица, курирующего подготовку соответствующего мероприятия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.11. Участие представителей средств массовой информации (далее – СМИ) в мероприятиях согласовывается с пресс-секретарем и районным отделом внутренней политикиза 3 (три) рабочих дня до проведения мероприятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z10" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Порядок подготовки рабочих поездок акима района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Организация и подготовка рабочих поездок акима района осуществляются Орготделом совместно с заместителями акима района, руководителями аппарата, отраслевых отделов, акимами соответствующих сельских округов, а также с заинтересованными ведомствами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Отделы и акимы сельских округов ежеквартально вносят в Орготдел предложения о рабочих поездках акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. На основании предложений, представленных акимами, Орготдел формирует проект Плана рабочих поездок на следующий год и после согласования с заместителями акимарайона и руководителем Аппарата вносит его для дальнейшего согласования с акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласованный План рабочих поездок включается в рабочий график акима района. План проведения рабочих поездок может изменяться по указанию акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4. Орготдел за 7 (семь) рабочих дней уведомляет акимов сельских округов, отделов и районных управлении о предстоящей поездке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5. Акиматы, иные заинтересованные государственные органы при необходимости за 5 (пять) рабочих дней до поездки представляют в Орготдел следующие материалы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проект программы рабочей поездки акима района (далее - Программа);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационно-справочные материалы (социально-экономическое положение и общественно-политическая ситуация, материалы по тематике поездки, проблемные вопросы, паспорта объектов и другие);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проекты поручений акима, согласованные с заместителями акима района, с приложением документов, подтверждающих:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соответствие стратегическим и программным документам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       результативность и эффективность;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реальность сроков исполнения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономическую целесообразность и обеспеченность ресурсами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.6. Ответственность за достоверность представленных материалов несут лица, их подписавшие, достоверность и перепроверку данных обеспечивает соответствующий отдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.7. Полученные материалы направляются Орготделом в соответствующие отделы для перепроверки и согласования с курирующими заместителями акима района в течение трех рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.8. Заинтересованные отделы в случае необходимости представляютв Орготдел дополнительную информацию о положении дел в посещаемом сельском округе по вопросам их компетенции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.9. Орготдел за 2 (пять) рабочих дней до предстоящей рабочей поездки формирует окончательный пакет материалов и вносит на согласование руководителю Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подготовке внеплановых рабочих поездок акимарайона или лица, официально его замещающего, руководством Аппарата могут быть установлены иные сроки подготовки необходимых материалов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.10. После согласования с руководителем Аппарата, Орготдел передает материалы советнику акима района, не позднее чем за 1 (один) рабочи дня до рабочей поездки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.11. Пресс-секретарь по итогам рабочей поездки акима района в течение 1 (одного) рабочего дня готовит информационные сообщения на государственном и русском языках и обеспечивает их размещение на официальном сайте акимата района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подготовку отчета по итогам рабочей поездки акима района в Аппарат с подробным отражением основных аспектов мероприятия в течение 2 (двух) рабочих дней с момента завершения рабочей поездки обеспечивает Орготдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.12. Орготдел, отделы и акимы сельских округов обеспечивают:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подготовку мест проведения мероприятий (наличие соответствующей мебели, светового оборудования, звукоусиления, оборудования синхронного перевода, баннера, флористики и других необходимых предметов);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поствизитное освещение рабочей поездки акимарайона в местных СМИ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.13. Пресс-секретарь совместно с отделов внутренней политики не позднее 2 (двух) рабочих дней с момента завершения рабочей поездки акима района обеспечивают поствизитное освещение его рабочей поездки в региональных печатных и электронных СМИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Порядок подготовки и проведения совещаний, проводимых под  председательством акима района, либо лицом его замещающим</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve"> 5. Порядок подготовки и проведения совещаний, проводимых под председательством акима района, либо лицом его замещающим</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Заседания акимата проводятся посредством видеоконференцсвязи, а также в очном или смешанном форматах не реже одного раза в месяц и созываются руководителем аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеочередные заседания созываются по инициативе акима или лица, исполняющего обязанности акима.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. На заседаниях акимата председательствует аким, а в его отсутствие – лицо, исполняющее обязанности акима.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.3. Заседания акимата являются открытыми и ведутся на казахском и (или) русском языках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости, отдельные вопросы могут рассматриваться на закрытых заседаниях.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.4. Заседание акимата считается правомочным, если в нем принимает участие не менее двух третей членов акимата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения вопроса на заседании акимата принимается постановление.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановления принимаются большинством голосов присутствующих членов акимата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.5. На заседаниях акимата могут присутствовать депутаты районного маслихата, акимы сельских округов, руководители самостоятельных отделов и руководители учреждений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.6. Подготовленные к рассмотрению на заседании материалына казахском и русском языках вносятся в Орготдел за 5 (пять) рабочих дней до заседания и включают:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) справки, информационные сведения и материалы объемом не более5 (пять) страниц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проекты постановлений и протокольного решения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сравнительные таблицы, презентации (цветные слайды объемом не более 10 (десять) мегабайт и размером шрифта не менее 20, соответствующие формату отображения визуальной информации 16:9);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информационные (аналитические) доклады (продолжительностьюне более 7-10 минут);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) список участников;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) слайды (в цветном изображении) при необходимости;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) другие материалы по вопросам, рассматриваемым на заседании акимата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.7. Материалы, вносимые на заседания акимата, должны быть представлены с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - на государственном и при необходимости на русском языках, на электронных и бумажных носителях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - завизированы первым руководителем государственного органа, вносящего документы, либо лицом, его замещающим, наделенным правом первой подписи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - согласованы с заместителем акима района по курируемым вопросам, руководителем рабочего органа и руководителем государственного правового отдела аппарата акимарайона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалы к заседанию вносятся в электронном виде, за исключением документов, содержащих служебную информацию ограниченного распространения или государственные секреты, которые вносятся с соблюдением требований режима секретности и ограничения допускана заседания в соответствии с Законом Республики Казахстан "О государственных секретах".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участие приглашенных в заседании обеспечивается Орготделом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приглашенное лицо обеспечивает подтверждение и (или) участие на заседании (совещаниях), организованном (организованных) аппаратом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за несвоевременное представление и качество материалов возлагается на заместителей акима района, первых руководителей районных управлений (по согласованию) и исполнительных органов, руководителей отделов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.8. Орготдел формирует пакет документов, представленных отделами, и передает руководителю Аппарата в срок за 1 (один) рабочий день до заседания акимата района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орготдел формирует раздаточной материал:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акиму района - повестка дня, порядок ведения, список приглашенных, перечень проектов постановлений, справка, доклад и слайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       первому заместителю акима района, заместителям акима района, руководителю Аппарата - повестка дня, перечень проектов постановлений, доклад и слайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       членам акимата, акимамсельских округов - повестка дня и перечень проектов постановлений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.9.Орготдели оператор обеспечивает:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - рассадку участников заседания акимата;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - подключение аудио или видео аппаратуры.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.10. При проведении внеочередного (экстренного) заседания акимата Орготдел обеспечивает рассылку повестки дня членам акиматаи приглашенным.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z129" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.11.На заседании акимата ведется протокол, в котором указываются присутствующие должностные лица, наименование и предмет обсуждаемых вопросов, докладчики, выступающие в ходе обсуждения (при необходимости – основное содержание их выступлений, замечаний) и постановление, принятое членами акимата. Обсуждение вопросов, рассматриваемых на заседаниях, записывается в электронные источники информации. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z130" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписанные постановления вместе с протоколом заседания акимата района передаются организационным отделом в общий и административный отдел не позднее следующего дня после проведения заседания акимата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z131" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы (оригиналы) заседания акимата, а также материалы к нему хранятся в Орготделе. Протоколы заседания акимата, а также материалы к нему по истечении сроков временного хранения передаются в архив аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z132" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.12. Контроль и мониторинг за ходом исполнения поручений, данныхзаседании акимата осуществляется Орготделом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.13. Пресс-секретарь совместно с районным отделом внутренней политики не позднее 1 (одного) рабочего дня с момента окончания заседания акимата района обеспечивает освещение его работы в региональных и электронных СМИ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.14. Порядок подготовки материалов и обеспечение участия акимарайона на заседаниях акима Туркестанской области или заместителей акима области:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение участия акима района в заседаниях акима Туркестанской области или заместителей акима области (далее - областные заседания) и организация подготовки материалов осуществляется Орготделом, заместителями акима района, руководителем аппарата, районными управлениями (по согласованию) и исполнительными органами района, отделами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на заседаниях области в режиме видеоконференции присутствуют аким района, заместители акима района, руководитель аппарата, первые руководители территориальных (по согласованию) и исполнительных органов (в соответствии с перечнем, утвержденным руководителем аппарата) и другие заинтересованные лица;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) после получения повестки дня заседания области Орготдел в течение одного дня обеспечивает направление в заинтересованные государственные органы для исполнения повестки дня в указанный срок;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z138" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отделы, ответственные за подготовку материалов, акимы сельских округов в течение 2 (двух) рабочих дней до областного заседания должны представить Орготделу и руководителю аппарата следующие материалы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - справку (не должна превышать трех страниц);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - список приглашенных;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - при необходимости проект доклада (не более 1,5 страницы) выступления акима района, или лица, исполняющего обязанности акима района (на государственном и русском языках).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассылки), в обязательном порядке согласовывается с курирующим заместителем акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.15. Руководители отделов в течение 2 (двух) рабочих дней до заседания области должны согласовать представленные материалы с курирующими заместителями акима района и обязаны передать согласованные материалы в Орготдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z144" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.16. После комплектования готовых материалов Орготдел в течение 1 (одного) рабочего дня до заседания области вносит документы руководителю аппарата, который представляет материалы акиму района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Готовые материалы, должны быть представлены с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - на государственном и русском языках, на электронных и бумажных носителях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        - завизированы первым руководителем государственного органа, вносящего материалы, либо лицом, его замещающим, наделенным правом первой подписи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - Должен быть согласован с курирующим вопросы заместителем акима района, руководителем аппарата, руководителями отделов </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.17. В случае несвоевременного представления материалов соответствующими государственными органами Орготдел на письменной основе вносит руководителю аппарата служебную записку для получения мер дисциплинарного воздействия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за несвоевременное представление и качество материалов возлагается на заместителей акима района, первых руководителей районных управлений (по согласованию) и акимов сельских округов, руководителей отделов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.18. Рассадку участников, подключение аудио или видео аппаратуры осуществляется Орготделом и специалистом, ответственным за сферу обеспечения информационной безопасности, по согласованию руководителем аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.19. По итогам заседания области по заданиям разрабатывается план мероприятий, аким района выносит ряд вопросов для обсуждения участниками заседания. На заседаниях Орготделом ведется протокол. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Протокол оформляется в соответствии с номенклатурой дел. Протоколы направляются заинтересованным государственным органам и должностным лицам в соответствии с листом рассылки. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.20. Контроль и мониторинг исполнения поручений, данных по итогам заседаний области, осуществляет Орготдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.21. Порядок подготовки и проведения аппаратных совещаний под председательством акима района:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.22. Подготовка и проведение материалов на аппаратные совещания под председательством акима района (далее – аппаратное совещание) осуществляется Орготделом, заместителями акима района, территориальными управлениями (по согласованию) и отделами, акимами сельских округов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.23. Аппаратные совещания проводятся еженедельно.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z158" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.24. На аппаратных совещаниях председательствует аким района, в его отсутствие – исполняющий обязанности акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.25. В аппаратных совещаниях принимают участие заместители акима района, руководитель аппарата, отделы, акимы сельских округов и руководители иных учреждений</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z160" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.26. Руководитель Аппарата в рабочем порядке согласовывает с акимомрайона повестку аппаратного совещания на основании представленных территориальнымии исполнительными органами перечня актуальных вопросов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.27. После утверждения акимомрайона повестки аппаратного совещания, Орготделв срок за 4 (четыре) рабочих дней до аппаратного совещания, обеспечивает рассылку повестки дня с сопроводительным письмом через мессенджерей социальных сетей в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z162" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.28. Отделы по подготовке материалов и акимы сельских округов в течение 2 (двух) рабочих дней до проведения аппаратного совещания представляют в Орготдел следующие материалы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z163" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - справку по рассматриваемому вопросу, не превышающую трех страниц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z164" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проект доклада;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z165" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - предложения к протоколу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z166" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - список лиц, приглашенных на аппаратное совещание.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z167" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список приглашенных лиц, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню листа рассылки), в обязательном порядке согласовывается с курирующим заместителем акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z168" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.29. Руководители отделов, за 2 (два) рабочих дня до аппаратного совещания, согласовывают представленные материалы с курирующим заместителем акима района и представляют согласованные материалыв Орготдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z169" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.30. Орготдел за 1 (один) рабочий день до аппаратного совещания должен подготовить порядок ведения акимурайона или лицу, исполняющему его обязанности, оповестить приглашенных на аппаратное совещание.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z170" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.31. После формирования готовых материалов Орготдел передают документы руководителю Аппарата, который представляет готовые материалы акиму района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z171" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Готовые материалы, должны соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z172" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - исполнены на государственном и русском языках, на электронном и бумажном носителях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z173" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - завизированы первым руководителем органа, вносящего материалы, либо лицом, его замещающим, наделенным правом первой подписи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z174" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - согласованы с заместителями акима района по курируемым вопросам, руководителем Аппарата, руководителями отделов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z175" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.32. В случае несвоевременного представления соответствующими государственными органами материалов, Орготдел в письменном виде докладывает руководителю Аппарата для принятия мер дисциплинарного воздействия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z176" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за качество и своевременное представление материалов возлагается на заместителей акимарайона, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню листа рассылки), руководителей отделов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z177" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.33. Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел по согласованию с заместителем руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z178" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.34. На аппаратных совещаниях ведется протокол, в котором указываются поручения акимарайона соответствующим лицам. Обсуждение вопросов, рассматриваемых на аппаратных совещаниях, записывается на электронные носители информации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z179" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения аппаратного совещания Орготделом, на основе представленных предложений соответствующими отделами, визируется руководителем юридического отдела, заместителями акима района по курирующим вопросам, руководителем Аппарата и подписывается акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z180" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы аппаратных совещаний оформляются в соответствии с номенклатурой дел и направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню листа рассылки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z181" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.35. Контроль и мониторинг хода исполнения поручений, данных на аппаратных совещаниях осуществляются Орготделом. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z182" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.36. Порядок подготовки и проведения оперативных совещаний под председательством акима района:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z183" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.37. Подготовка материалов и проведение оперативных совещаний под председательством акима района (далее - Оперативное совещание) осуществляется Орготделом, советником акима района и специалистом, ответственным за чрезвычайные ситуации, заместителями акима района, отделами и акимами сельских округов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z184" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оперативные совещания проводятся по поручению акима района по актуальным вопросам в рабочем порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z185" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оперативные совещания могут проводиться в залах совещаний и в кабинете акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z186" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.38. Повестку оперативного совещания определяет аким района, могут инициировать заместители акима района и руководитель Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z187" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После утверждения акимом района повестки оперативного совещания, соответствующие отделы, незамедлительно обеспечивают рассылку повестки дня с сопроводительным письмом за подписью руководителя Аппарата в заинтересованные органы для исполнения в указанный срок.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z188" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.39. Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню рассыла), в указанный в письме срок должны представить в Сводный отдел следующие материалы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z189" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - справку (не должна превышать трех страниц);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z190" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проект доклада выступающих;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z191" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - предложения к протоколу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z192" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - список приглашенных.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z193" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.40. Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассыла), в обязательном порядке согласовывается с курирующим заместителем акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z194" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.41. В соответствии с курируемыми вопросами руководители структурных подразделений акима района, отделы и акимы сельских округов после получения материалов быстро анализируют информацию, представляемую в справке, проверяют правильность и представляют в Орготдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z195" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орготдел обеспечивает подготовку порядка ведения с акимом района или лицом, исполняющим его обязанности, участие приглашенных на оперативный совет.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z196" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.42. После формирования готовых материалов, Орготдел передает передает готовые материалы акимурайона после согласования с руководителем Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z197" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.43. Готовые материалы, должны быть представлены с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z198" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - на государственном и (или) русском языках, на электронных и бумажных носителях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z199" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - завизированы первым руководителем органа, вносящего материалы, либо лицом, его замещающим, наделенным правом первой подписи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z200" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - согласованы с заместителями акимарайона по курируемым вопросам, руководителем Аппарата, руководителями отделов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z201" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.44. Ответственность за несвоевременное представление и качество материалов возлагается на заместителей акима района, руководителя аппарата, Орготдел и руководителей курирующих отделов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z202" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.45. Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел по согласованию с руководителем аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z203" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.46. На оперативных совещаниях в случае необходимости ведется протокол, в котором указываются поручения акима района соответствующим лицам. Обсуждение вопросов, рассматриваемых на оперативных совещаниях, записывается на электронные носители информации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z204" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол оформляется Орготделом в течение 1 (одного) рабочего дня со дня завершения оперативного совещания, визируется заместителями акимарайона по курирующим вопросам, руководителем аппарата и подписывается акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z205" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокола оперативных совещаний оформляются в соответствии с номенклатурой дел. Протокола направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню рассыла.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z206" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.47. Ход выполнения поручений, данных на оперативных совещаниях, контролируется Орготделом и структурными подразделениями аппарата и вносится служебная записка на основании невыполненных поручений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z207" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.48. Порядок подготовки и проведения заседаний межведомственных комиссий и координационных советов акимата района под председательством акима района:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z208" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.49. Подготовка материалов и проведение заседаний межведомственных комиссий и координационных советов акимата района под председательством акима района (далее - заседания комиссий и советов) осуществляется Орготделом, структурными подразделениями аппарата акима района, заместителем акима района и отделами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z209" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания комиссий и советов проводятся согласно положениям и графику проведения заседаний.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z210" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата и время проведение комиссий/советов в рабочем порядке согласовываются с руководителем Аппарата;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z211" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Повестку заседаний комиссий и советов утверждает аким района согласно ежегодному плану проведения заседаний в зависимости от комиссии и совета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z212" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.50. После утверждения акимомрайона повестки заседаний комиссий и советов, соответствующие рабочие органы (территориальные(по согласованию) и исполнительные органы обеспечивают рассылку повестки дня с сопроводительным письмом за подписью курируемого заместителя акима района или руководителя Аппарата, в зависимости от комиссии и совета. Повестка направляется в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z213" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальные (по согласованию) и исполнительные органы (согласно указателю/перечню рассыла), ответственные за подготовку материаловв указанный в письме срок должны представить в соответствующие отделы в зависимости от комиссии и совета следующие материалы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z214" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -справку (не должна превышать трех страниц);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z215" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -порядок ведения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z216" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -проект доклада выступающих;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z217" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -список приглашенных.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z218" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.51. Орготдел, структурные подразделения аппарата акима района, заместитель акима района и самостоятельные отделы в обязательном порядке согласовывают список приглашенных с курирующим заместителем акима района или руководителем аппарата в зависимости от типа комиссии и Совета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z219" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.52. Отделы и акимы сельских округов после получения материалов должны быстро проанализировать, проверить достоверность информации, представленной в справке (при необходимости с выездом на место), и представить их курирующему заместителю акима района. Заместители акима района предоставляют готовые материалы акиму района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z220" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Готовые материалы, должны быть представлены с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z221" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -на государственном и русском языках, на электронных и бумажных носителях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z222" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -завизированы первым руководителем государственного органа, вносящего материалы, либо лицом, его замещающим, наделенным правом первой подписи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z223" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за несвоевременное представление и качество материалов возлагается на Орготдел, структурные подразделения аппарата акима района, заместителя акима района и самостоятельные отделы в зависимости от вида совещаний с комиссией.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z224" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.53. Рассадку участников, подключение аудио или видео аппаратуры осуществляется Орготдел и специалистом, ответственным за обеспечение информационной безопасности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z225" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.54. На заседаниях комиссий и советов ведется протокол, в котором указываются поручения акима района соответствующим лицам. Обсуждение вопросов, рассматриваемых на заседаниях, записывается на электронные носители информации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z226" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения заседания рабочим органом, визируется заместителями акима района по курирующим вопросам, руководителем Аппарата и подписывается акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z227" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы заседаний комиссий и советов оформляются в соответствиис номенклатурой дел. Протоколы направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню рассыла.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z228" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.55. Контроль и мониторинг хода исполнения поручений, данныхпо итогам на заседаний комиссий и координационных советов осуществляется рабочим органом в зависимости от вида совещания с комиссией Орготделом, структурными подразделениями аппарата акима района, заместителем акима района и отделами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z229" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.56. За подготовку помещения и рабочего места акимарайонана выездных совещаниях и рабочих поездках отвечает Орготдел и ответственный за обеспечение информационной безопасности аппарата акима района и отдел внутренней политики района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z230" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подготовка включает в себя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z231" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установка и организация работы необходимой аппаратуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z232" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работа микрофонов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z233" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) расстановка воды, стаканов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z234" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) часы, бумага, ручки, карандаши;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z235" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) изготовление и расстановку куверток;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z236" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) регистрацию участников совещания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z237" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) рассадку приглашенных на мероприятия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z238" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.57. Подготовку совещаний проводимых с участием заместителей акимов района, руководителя Аппарата осуществляют соответствующие отделы по принадлежности вопросов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z239" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае проведения совещания в залах Аппарата, ответственный отдел не позднее чем за 2 (два) дня уведомляет Орготдел о дате, времени и месте проведения совещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z12" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Порядок взаимодействия местных исполнительных органов при рассмотрении актов прокурорского реагирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z240" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.1. Рассмотрение актов прокурорского реагирования, направленных в адрес руководства района, по поручению заместителей акима района, осуществляется тем исполнительным органом, в чью компетенцию входят вопросы, ставшие предметом акта прокурорского реагирования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z241" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.2. В соответствии с Конституционным Законом Республики Казахстан "О прокуратуре" акт прокурорского реагирования подлежит рассмотрению с участием всех заинтересованных лиц, с приглашением представителей прокуратуры.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z242" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.3. Отдел, которому поручено рассмотрение акта прокурорского реагирования, готовит проект ответа за подписью заместителей акима района и руководителя аппарата акима района и в случае необходимости, принимает иные меры, вытекающие из акта прокурорского реагирования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z243" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.4. Проекты ответов со исполнителей на акты прокурорского реагирования представляются в заинтересованный отдел не позднее, чем за 5 (пять) рабочих дней до истечения сроков ответа на указанные акты, установленных Конституционным Законом Республики Казахстан "О прокуратуре".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z13" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Порядок подготовки рассмотрения у акимарайона результатов деятельности акимов сельских округови отделов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z244" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.1. Результаты деятельности акимов сельских округов и отделов могут быть рассмотрены у акима района на личном приеме руководящих должностных лиц государственных органов, в ходе тематического рабочего совещания или на основе письменных материалов, представленных государственными органами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z245" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.2. Ответственность за подготовку и качество материалов по рассмотрению у акима района результатов деятельности акимов сельских округов и отделов возлагается на Орготдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z246" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.3. Общую координацию работы по подготовке рассмотрения у акима района результатов деятельности государственных органов осуществляют заместители акима района и руководитель аппарата в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z247" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.4. Орготдел в течение 5 (пяти) рабочих дней со дня поступления информации, доклада или отчета готовит экспертное заключение, при необходимости может запросить в письменной или устной форме у государственных органов дополнительные материалы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z248" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.5. По результатам рассмотрения и анализа всех имеющихся материалов Орготделов формируются итоговые материалы, включающие в себя информацию, доклад или отчет государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z249" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.6. Ответственный отдел визирует экспертное заключениеу координирующего его деятельность заместителя акима района, руководителя Аппарата и направляет итоговые материалы в Орготдел для последующего внесения акиму района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z14" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Порядок оформления протоколов по итогам совещаний с участием акима района в аппарате акима района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z250" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.1. Протоколы (при необходимости стенограммы) официальных визитов, отчет акимарайона перед населением и ежегодное обсуждение Послания Главы государства обеспечивает Орготдел совместно с отделом внутренней политики района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z251" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы по вопросам исполнительской дисциплины, организационных мероприятий оформляются Орготделом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z252" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы выездных совещаний и рабочие визиты акима района готовит Орготдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z253" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.2. Протоколы совещаний (селекторных, рабочих), включающие несколько вопросов из разных сфер оформляется Орготделом согласовываются с курирующими заместителями акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z254" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.3. В протоколе указываются председательствующий, присутствующие лица, повестка дня, фамилии докладчиков и выступивших при обсуждении, пункты поручений, высказанные в ходе обсуждения, ответственные исполнители и сроки исполнения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z255" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.4. Протоколы консультативно-совещательных органов (далее - КСО) оформляются рабочим органом данного КСО и согласовываются с заместителем председателя КСО.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z256" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.5. В протоколе обязательно должно быть указано, на кого возлагается контроль за его исполнением. Протокольные поручения оформляются в виде пунктов и подпунктов, обозначаемых арабскими цифрами. Протокольные поручения должны быть оформлены четко, понятно.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z257" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты протоколов заседаний и совещаний с участием акима района готовятся на государственном языке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z258" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все протоколы оформляются в течение 1 (одного) рабочего дня, если не установлен иной срок, и согласовываются в течение 1 (одного) дня с курирующими заместителями акима района (с учетом взаимозаменяемости), руководителем Аппарата, заинтересованным руководителем отдела. После согласования правок и внесения соответствующих исправлений проекты протоколов направляются на подпись акиму района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z259" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.6. Контроль за оформлением и предоставлением протоколов в срок осуществляет руководитель аппарата акимарайона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z260" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.7. Протоколы заседаний акимата района оформляются Орготделом, согласовываются с руководителем аппарата. Протоколы заседаний акимата оформляются в течение 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z261" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.8. Информацию по исполнению протокольных поручений акима района необходимо вносить на имя акимарайона подписью первого руководителя либо лица, исполняющего его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z15" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Оформление, прохождение, рассмотрение входящей и исходящей корреспонденции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z262" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.1. Рассмотрение и прохождение входящей, исходящей корреспонденции и иных служебных документов в Аппарате осуществляются в соответствии с настоящим Регламентом и иными внутренними документами, утвержденными руководителем Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z263" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9.2. Порядок и условия организации электронного документооборотав Аппарате определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5201,2032 +5787,2246 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года №236 "Об утверждении Правил документирования, управления документацией и использования систем электронного документооборота в государственныхи негосударственных организациях" (далее – Правила), настоящим Регламентом и иными внутренними документами, утвержденными руководителем Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z264" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.3. Организация и ведение секретного производства осуществляются руководителем общего и административного отдела и главным инспектором по работе с секретными документами в соответствии с инструкцией по обеспечению режима секретности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z265" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9.4. Порядок ведения документов с пометкой "Для служебного пользования" осуществляется соответствующим главным инспектором (главным специалистом) по секретному делопроизводству аппарата акимарайонав соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">постановлением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстанот 24 июня 2022 года №429 "Об утверждении Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z266" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок и условия организации электронного документооборотане распространяются на документы с пометкой "Для служебного пользования".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z267" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.5. За ведение делопроизводства (учет, сохранность и своевременное прохождение документов, контроль за их исполнением) и состояние системы Documentolog (ОДО) в отделах отвечают их руководители.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z268" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9.6. Служба управления персоналом знакомит вновь принимаемых сотрудников с Положением об аппарате акима Келесского района, Регламентом акиматаКелесского района и другими документами, регламентирующими работу Аппарата. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z269" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.7. При смене руководителей отделов дела и документы к ним передаются вновь назначенному руководителю или ответственному должностному лицу по акту приема-передачи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z270" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.8. Входящая корреспонденция отделов и акимов сельских округов, а также иных государственных органов и организаций вносится в Аппарат за подписью следующих лиц:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z271" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -на имя акима района за подписью первых руководителей (руководителей районных отделов, акима сельских округов);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z272" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -на имя заместителей акима района, руководителя аппарата за подписью первых руководителей и их заместителей руководителей районных отделов, акима сельских округов и их заместителями);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z273" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -в адрес Аппарата за подписью первых руководителей и их заместителей (руководителей районных отделов, акима сельских округов и их заместителями).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z274" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.9. Вся входящая корреспонденция принимается на государственном языке (при необходимости - на других языках) и регистрируется общим и административным отделом в день поступления с 9.00 часов до 19.00 часов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z275" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация документов, поступивших после 19.00 часов в рабочие дни, осуществляется на следующий рабочий день в первую очередь, за исключением срочных поручений, которые регистрируются в день поступления вне зависимости от рабочего дня.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z276" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием и передача корреспонденции без регистрации запрещается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z277" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудникам Аппарата запрещается принимать к исполнению незарегистрированные в общем и административном отделе документы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z278" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принятые в установленном настоящим Регламентом порядке документы рассматриваются по ОДО, ставятся на контроль и распределяются общим и административным отделом между руководством Аппарата и его отделами и регистрируются с указанием номера, даты и количества листов в регистрационном штампе или в реквизитах документа для соответствующего оформления, указания признаков контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z279" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зарегистрированная, оформленная надлежащим образом корреспонденция в ОДО направляется адресатам в течение одного рабочего дня в соответствии с распределением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z280" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копия срочной корреспонденции одновременно направляется руководителю подразделения, в компетенцию которого входят вопросы, затрагиваемые в поступившем документе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z281" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы государственных органов (письма, запросы, телефонограммы и т.д.) направляются посредством ОДО, исключив параллельное дублирование на бумажном носителе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z282" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, поступившие от государственных органов на электронных носителях, должны быть оформлены на соответствующем гербовом бланке установленного образца на государственном языке, при необходимости на русском языке (использование гербового бланка не обязательно), и содержать следующие обязательные реквизиты:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z283" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -исходящий номер и дату;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z284" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -ссылку на соответствующие акты и поручения акима района, его заместителей, руководителя Аппарата и его заместителей, а также при ответе на запрос государственного органа — номер и дату запроса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z285" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - электронную подпись первого руководителя или его заместителя, с использованием ЭЦП;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z286" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - фамилию исполнителя и номер его телефона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z287" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом ответ на запрос поступивший от государственного органа о предоставлении информации, имеющихся в доступных для пользователей информационных системах или сайтах государственного органа не предоставляется.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z288" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поступающая в Аппарат корреспонденция от юридических и физических лиц принимается под роспись с указанием даты и времени приема.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z289" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация, распределение, оформление и доведение корреспонденции до адресатов осуществляется общим и административным отделом в течение одних суток с момента ее поступления в Аппарат, а срочной - незамедлительно (во внеочередном порядке) несмотря на праздничные и выходные дни.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z290" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае направления поручения, которое не входит в компетенцию того или иного отдела либо специалиста, ответственный исполнитель должен в течении трех (3) рабочих дней внести служебную записку лицу, давшему поручение о направлении поручения по принадлежности с соответствующими обоснованиями.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z291" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.10. Поступающие в Аппарат акимарайона документы распределяются, как правило, следующим образом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z292" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акиму района передаются на рассмотрение:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z293" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акты и поручения Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z294" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акты и поручения Руководителя Администрации Президента Республики Казахстан, Премьер-Министра Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z295" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) акты и поручения акима Туркестанской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z296" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) письма руководителя аппарата и заместителей акима Туркестанской области.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z297" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Письма первых руководителей и заместителей управлений и департаментов Туркестанской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z298" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) письма и заявления, адресованные лично акиму района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z299" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корреспонденция (документы), направленная непосредственно заместителям акима района на рассмотрение, а также по курируемым ими вопросам в соответствии с распределением обязанностей между акимом района, его заместителями и руководителем аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z300" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.11. Документы должны быть оформлены в соответствии с Правилами и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z301" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не надлежащим образом оформленные документы подлежат возвратус указанием причины и ссылки на нормативно-правовые акты без регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z302" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.12. Аким района дает поручения и налагает резолюции заместителям акима района, руководителю аппарата, отделам акимата района, акимам сельских округов, иным заинтересованным государственным органам, а также структурным подразделениям аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z303" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заместители акимарайона дают поручения и налагают резолюции структурным подразделениям акимата района, главным инспекторам (главным специалистам), отделам по курируемым вопросам и акимам сельских округов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z304" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.13. Поступающие письма в аппарат акимарайона, за исключением писем и поручений центральных и вышестоящих государственных органов, подписанные лицом, замещающим первого руководителя (заместителя руководителя) принимаются и регистрируются только при наличии соответствующей копии приказа (распоряжения) о возложении обязанностей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z305" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.15. Если поручение дается нескольким исполнителям, то обязательно указывается свод и исполнение документа. Если такая отметка отсутствует, то свод и исполнение документа остается за исполнителем, данные которого указаны первыми. Ответственность за своевременное выполнение всего поручения в равной мере несут все работники, указанные в резолюции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z306" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.16. Документы для отправки передаются полностью оформленными. Сотрудник общего и административного отдела, принимающий документы для отправки, обязан проверить правильность их оформления, а также соответствие адресата, получателя, наличие приложений, указанных в основном документе. Неправильно оформленные документы возвращаются исполнителям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z307" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.17. Отправка документов, минуя общего и административного отдела, запрещается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z308" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.18. Ответственность за рассылку документов по неправильному адресу, указанному в документе, переданному на отправку, несет ответственный исполнитель документа и общий и административный отдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z309" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.19. Исходящие служебные документы оформляются на государственном, либо государственном или русском языках, за исключением проектов нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z310" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работа по регистрации корреспонденции и контролю исполнения документов осуществляется посредством ОДО.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z311" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.20. Исходящие письма за подписью заместителей акимарайона должны согласовываться руководителем или заместителем руководителя соответствующего отдела и в случае необходимости главным инспектором Орготдела аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z312" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласование исходящей корреспонденции не допускаетсябез прилагаемого входящего документа, на который предоставляется ответ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z313" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.21. Исполненные и отработанные документы подлежат обязательному своевременному заполнению сведений (карточки) об исполнении в системе электронного документооборота. Документ не может считаться исполненным, если отсутствуют сведения об исполнении документа. Ответственностьза достоверность сведений (карточки) об исполнении несет ответственный исполнитель.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z314" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служебные записки на имя руководителя аппарата акима района вносятся непосредственно общим и административнымотделом и руководителями через ОДО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z16" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. Порядок подготовки, оформления и согласования проектов актов акима, акимат арайона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z315" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.1. Подготовка проектов актов акима иакиматарайона осуществляется отделами в пределах своей компетенции на государственном и (или) русском языках в соответствии с требованиями Закона Республики Казахстан "О правовых актах" и иными нормативными правовыми актами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z316" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для разработки проектов актов являются поручения вышестоящих должностных лиц, решения правового характера, а также по оперативным, организационным, кадровым и другим вопросам работы Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z317" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.2. Постановления акимата района, решения акима района, содержащие нормы права, оформляются на государственном и русском языках и печатаются каждый на отдельных бланках (отдельных листах) и оформляются едиными реквизитами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z318" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановления акимата, решения и распоряжения акима района на бумажных носителях подлежат заверению печатью акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z319" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.3. Проекты актов согласовываются с заинтересованными, в силу их установленной законодательством компетенции, государственными органами, при этом такая заинтересованность в согласовании проекта устанавливается, исходя из предмета рассматриваемых в проекте вопросов, а также при наличии в проекте поручений в адрес государственных органов или их руководителей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z320" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении проекта постановления, решения, распоряжения на согласование, государственные органы не должны требовать предварительного его визирования другими государственными органами и отказывать в согласовании проекта по формальным и иным необоснованным причинам. Органом-разработчиком проекты актов для согласования передается в юридический отдел аппарата акима района для проработки на соответствие законодательству Республики Казахстан, требованиям юридической техники. По окончании согласования проекта визируется руководителем юридического отдела.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z321" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.4. Электронный проект акта обязательно согласуют следующие должностные лица:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z322" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заместители акима района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z323" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководитель Аппарата;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z324" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 руководитель юридического отдела;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z325" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) руководители отделов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z326" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости могут быть добавлены и другие заинтересованные в согласовании должностные лица.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z327" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласующим государственным органам запрещается согласовывать проекты постановлений, решений и распоряжений "с замечаниями".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z328" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.5. К проекту постановления, предусматривающему внесение изменений и/или дополнений в действующие акты, прилагается сравнительная таблица прежней и новой редакции постановления (постановлений) с соответствующим обоснованием вносимых изменений и дополнений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z329" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.6. В случае если проектом предусматривается поставить на утрату постановление (постановления) к проекту прикладывается справка, содержащая обоснование необходимости принятия проекта, подписанная руководителем государственного органа-разработчика.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z330" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.7. В случае если проект акта затрагивает интересы субъектов частного предпринимательства, к проекту прикладываются экспертные заключения аккредитованных объединений субъектов частного предпринимательства, отраслевые интересы которых непосредственно затрагиваются проектом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z331" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.8. В случае, когда в соответствии с законодательством Республики Казахстан обязательно проведение научной экспертизы, к проекту прилагается экспертное заключение по результатам проведенной научной экспертизы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z332" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.9. В случае исполнения поручений, прикладываются копии поручений (протоколов и т.д.), во исполнение которых разработаны проекты актов акима, акимата района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z333" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.10. К проектам актов, влекущим увеличение государственных расходов или уменьшение государственных доходов, прикладываются заключения районной бюджетной комиссии либо подробные справки с указанием источников финансирования (номер и название бюджетной программы, текущее состояние освоения бюджетных средств) по затратным нормам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z334" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.11. Проект акта может быть возвращен на доработку:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z335" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по решению акима района до вынесения проекта на голосование по любым основаниям;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z336" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по решению руководителя Аппарата или лица, его заменяющего, в случаях выявления неаутентичности текстов проекта акта на государственном и русском языках, нарушений требований Регламента Аппарата, Инструкции по делопроизводству, несоответствия проекта акта законодательству Республики Казахстан, другим причинам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z337" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на основании протокола заседания Акимата;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z338" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в рабочем порядке с резолюцией заместителя акима района, руководителя аппарата;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z339" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) руководителем юридического отдела аппарата акима района на основании юридического заключения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z340" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.12. Доработка и внесение проекта акта осуществляется государственным органом-разработчиком не более чем в десятидневный срок со дня возврата (за исключением случаев доработки в рабочем порядке), если в поручениях к возвращаемым проектам не указан иной срок. По окончании срока доработки государственный орган-разработчик должен представить в Аппарат доработанный проект акта либо письменное ходатайство о снятии проекта акта с рассмотрения. Доработка проектов постановлений и иных актов может осуществляться Аппаратом по поручению акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z341" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.13. Рассмотрение и согласование проектов постановлений, решений, распоряжений в государственных органах не должны превышать следующие сроки со дня поступления:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z342" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проекты постановлений акиматарайона - 10 рабочих дней (для предварительного согласования во всех согласующих отделах – всего 5 рабочих дней и для согласования со всеми членами акимата – всего 5 рабочих дней);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z343" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проекты решений и распоряжений акимарайона - 5 рабочих дней;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z344" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проекты постановлений и распоряжений по вопросам ликвидации чрезвычайных ситуаций природного и техногенного характера, а также гуманитарной помощи- всего 3 (три) рабочих дня.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z345" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости оперативного принятия актов по поручениям акима района, его заместителей или руководителя аппарата могут устанавливаться более короткие сроки согласования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z346" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.14. После электронного согласования государственный орган-разработчик вносит проект постановления в Аппарат на бумажном носителе. Курирующий сотрудник Аппарата распечатывает проект на бланке и передает к общему и административному отделу в бумажном виде с электронными визами должностных лиц о согласовании на отдельном листе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z347" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные проекты постановления акиматарайона, решения или распоряжения акима района, а также приказа руководителя аппарата создается и подписывается в ОДО не позднее 3-х (трех) рабочих дней со дня создания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z348" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.15. Юридический отдел сопровождает проекты нормативных правовых актов, подлежащих государственной регистрации, координирует взаимодействие государственных органов-разработчиков и прохождение проекта в аппарате,в том числе в ИПГО.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z349" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация и учет актов акима, акимата района осуществляется общим и административным отделом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z350" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписанным постановлениям акимата, решениям и распоряжениям акима присваиваются регистрационные номера. По итогам присвоения регистрационного номера, подписанные акимом района подлинники актов заверяются гербовой печатью акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z351" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.16. Подлинники постановлений акимата, решений и распоряжений акимарайона относятся к документам постоянного хранения и хранятсяв Аппарате, далее они передаются на государственное хранение в районный государственный архив в установленные сроки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z352" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.17. Своевременную рассылку заверенных копий актов осуществляет общий и административный отдел согласно листу рассылки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z17" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. Порядок подготовки и согласования документов, направляемых акиму и аппарату Туркестанской области и другим вышестоящим органам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z353" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.1. Подготовка документов акиму, аппарату и другим вышестоящим органам Туркестанской области осуществляется отделами на основании обязательного согласования с отраслевыми заместителями и руководителем аппарата акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z354" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.2. Документы для подписания акимом района готовятся соответствующими отделами на основании представленных письменных материалов, подписанных первыми руководителями (акимы сельских округов), либо лицами их заменяющих с приложением копии приказово возложении обязанностей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z355" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.3. Ответственность за своевременную, качественную подготовку и представление материалов в отделы в установленные сроки несет первый руководитель государственного органа, осуществляющего его разработку.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z356" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.4. Перед внесением на подписание акиму района документ обязательно согласовывается следующими лицами в ОДО:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z357" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -заместителями акима района в соответствии с курируемыми вопросами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z358" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -руководителем аппарата в соответствии с курируемыми вопросами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z359" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -руководителем соответствующего отдела;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z360" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -непосредственным исполнителем документа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z361" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия заместителя акима района, документ согласовывается с заместителем/заместителями по взаимозаменяемости.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z362" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.5. После согласования со всеми заинтересованными лицами и подписания акимом района курирующий отдел передает готовый документ в общий и административный отдел для регистрации и дальнейшего направления в вышестоящие органы через ОДО.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z363" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.6. При внесении информации в Аппарат акима Туркестанской области сопроводительное письмо оформляется на специальном печатном бланке, в письме в обязательном порядке делается ссылка на номер и дату поручения (номер, дату и конкретный пункт поручения, его содержание).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z364" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы об исполнении контрольных, в том числе поручений конфиденциального характера, направляемые в Аппарат акима Туркестанской области государственными органами, ответственными за их исполнение, подлежат обязательному охвату в соответствии с установленными сроками исполнения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z365" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) просьбу о снятии с контроля, если поручение исполнено в полном объеме и качественно;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z366" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документ вносится в порядке информации, если соответствующим актом или поручением предусмотрено представление периодической информации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z367" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) просьбу о переводе на среднесрочный или долгосрочный контрольс обязательным указанием периодичности предоставления информациии конкретным сроком исполнения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z368" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) просьбу о продлении срока исполнения с указанием нового конкретного срока, если поручение не может быть выполнено в установленный срок по объективным причинам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z369" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоблюдения вышеуказанных требований, письма/документы, направляемые в Аппарат акима Туркестанской области будут возвращены без регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z18" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12. Рассмотрение обращений физических и юридических лиц и организация приема граждан в Аппарате</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z370" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12.1. Рассмотрение обращений и прием граждан в Аппарате осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7241,1006 +8041,1117 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, Законами Республикм Казахстан "О средствах массовой информации", "О доступе к информации", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 19 мая 2021 года №70 "Об утверждении Правил регистрации, учета обращений, поступающих в государственные органы, органы местного самоуправления, юридические лица со стопроцентным участием государства, а также ведения информационной аналитической системы "Электронные обращения", а также внутренними документами, утвержденными руководителем аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z371" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.2. Работа с обращениями физических и юридических лиц (а также поступившие на электронную почту, сайт и ватсап акима района и т.п.) производится общим и административным отделом аппарата акима района (далее – Отдел).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z372" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.3. Делопроизводство по обращением физических и юридических лиц ведется отдельно от других видов делопроизводства в установленном законодательством порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z373" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.4. Ответы на обращения принимаются для отправки заявителям до 18.00 часов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z374" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обращения, поступающие в аппарат, принимаются в течении всего рабочего дня.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z375" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.5. Обращение, сообщение, запрос, отклик и предложение, поступившие в аппарат акима района, подлежат регистрации в ИАС "Электронные обращения" (далее – Е-обращения).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z376" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ в приеме обращения, сообщения, запроса, отклика и предложения запрещается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z377" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12.6. Регистрация обращения, сообщения, запроса, откликаи предложения производится в сроки, предусмотренные частью 3 статьи 64 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административного процедурно-процессуального кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z378" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.7. Прием, регистрация, возврат производит отдел.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z379" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении в аппарат акимарайона обращений физических и юридических лиц отдел обращения проверяет его на соответствие требованиям, указанного в ст.63 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z380" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоответствия обращения требованиям, установленного статьи 63 Кодекса, руководитель отдела указывает заявителю каким требованием не соответствует обращение и устанавливает разумный срок для приведения его в соответствие с требованиями.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z381" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не приведения в соответствии с требованиями законодательства Республики Казахстан в срок, установленный административным органом возвращает обращение заявителю.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z382" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.8. Обращения физических и юридических лиц соответствующее требованиям законодательства направляются на рассмотрения должностному лицу указанному в обращаний (акимурайона, его заместителями руководителю аппарата).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z383" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.9. В случае если рассмотрение поставленных в обращении вопросов не входит в компетенцию аппарата, то в срок не позднее трех рабочих дней со дня его поступление за подписью руководителя отдела перенаправляется уполномоченному административному органу, должностному лицу с одновременным уведомлением (извещением) участника административной процедуры.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z384" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.10. Обращение, поданное в устной форме, заносится в отдельный протокол должностным лицом или работником отдела.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z385" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.11. Жалоба подается в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z386" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлений напрямую в аппарат жалоб от физических и юридических лиц на административный акт нижестоящих административных органов или должностных лиц руководитель отдела после регистрации незамедлительно направляет данную жалобу в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются с указанием трех рабочих дня для принятие решение по данной жалобе и/или направление административного дело в аппарат для рассмотрения жалобы по существу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z19" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13. Организация личного приема граждан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z387" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.1. Аким района, его заместители и руководитель аппарата проводят личный прием граждан согласно графику, утвержденного акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z388" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.2. Общий и административный отдел за 1 (один) рабочий день вносит руководителю аппарата список лиц (Ф.И.О. список приглашенных на прием, вопросы, поднимаемые), записавшихся на прием к акиму района, а также несет персональную ответственность за организацию приема граждан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z389" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.3. На личном приеме акима района обязаны присутствовать руководитель аппарата, руководители районных отделов, акимы сельских округов, ответственный сотрудник соответствующего Орготдела.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z390" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.4. По окончании приема общий и административный отдел осуществляет контроль за исполнением поручений акима района, направляет протокол в государственные органы для исполнения и предоставления/дачи ответов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z20" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14. Порядок вызовов и выездов руководящих сотрудников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z391" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.1. Вызов на совещания акимов сельских округов осуществляется с разрешения акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z392" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.2. Выезд заместителей акима района, руководителя Аппарата, акимов сельских округов, руководителей отделов за пределы Республики Казахстан осуществляется по согласованию с акимом района. Письменное прошение о разрешении на выезд за рубеж предоставляется акиму района за 7 (семь) рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z393" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения разрешения, лицо, получившее разрешение в день получения разрешения уведомляет сотрудника Аппарата, ответственного за соблюдение режима секретности (ПЗГС).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z394" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выезда оформляется соответствующее распоряжение акимарайона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z395" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.3. Выезд акимов сельских округов и руководителей отделов за пределы района или районного центра осуществляется по решению руководителя аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z396" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.4. Выезды за пределы района или областного центра сотрудников Аппарата осуществляется по решению руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z397" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.5. Дни проведения заседаний акимата, рабочих совещаний, вызовы руководителей и другие мероприятия определяются акимом района, его заместителями, руководителем Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z398" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.6. Отпуск руководителя исполнительного органа района, а также случаи его временной нетрудоспособности оформляются соответствующим распоряжением акима района с возложением обязанностей руководителя на заместителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z21" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. Режим рабочего времени и порядок организации пропускного и внутри объектного режима в здании и на территории в Аппарата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z399" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.1. Для сотрудников Аппарата устанавливается пятидневная рабочая неделя с двумя выходными днями в субботу и воскресенье, восьмичасовой продолжительностью ежедневной работы, режимом рабочего временис 09.00 часов до 19.00 часов и перерывом для обеда с 13.00 часов до 15.00 часов, за исключением гибких графиков работы согласно трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z400" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.2. В целях соблюдения трудовой дисциплины сотрудниками Аппарата, ведется контроль с помощью СКУД (система контроля и управления доступом), фиксируемых контрольно-пропускным пунктом (турникетом).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z401" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.3. Кадровая служба ежемесячно к первому (1) числу следующегоза отчетным месяцем предоставляет руководству Аппарата информацию о состоянии трудовой дисциплины.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z402" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.4. Для выполнения неотложной и заранее не предвиденной работы,от срочности которой зависит в дальнейшем нормальная и бесперебойная работа Аппарата в целом (или его отдельных подразделений), в порядке, предусмотренном действующим законодательством, могут быть привлечены отдельные сотрудники Аппарата вне режима рабочего времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z22" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16. Кадровое обеспечение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z403" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.1. Организация работы отделов обеспечивается непосредственноих руководителями.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z404" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.2. Положения об отделах, которыми определяются их задачии функции, разрабатываются руководителями отделов, согласовываются с юридическим отделом и утверждаются приказом руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z405" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.3. Должностные инструкции, которыми определяются должностные полномочия руководителей и сотрудников Аппарата, разрабатываются руководителями отделов, согласовываются кадровой службой и утверждаются приказом руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z406" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.4. Характеристики заместителей акима района, руководителя аппарата, акимов сельских округов подписываются акимом района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z23" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17. Ответственность за соблюдение Регламента работы Аппарата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z407" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17.1. За нарушение пунктов настоящего Регламента несут ответственность заместители акимарайона, руководитель Аппарата, акимы сельских округов, руководители отделов, сотрудники Аппарата.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z408" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17.2. За неисполнение и ненадлежащее исполнение сотрудником Аппарата возложенных на него должностных обязанностей (в том числе по результатам оценки эффективности деятельности сотрудника), превышение должностных полномочий, нарушение служебной дисциплины и служебной этики, а равно несоблюдение установленных законами Республики Казахстан ограничений, связанных с пребыванием на государственной службе, на сотрудника Аппаратав соответствии с законодательством о государственной службе могут налагаться следующие дисциплинарные взыскания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z409" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) замечание;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z410" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выговор;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z411" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) строгий выговор;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z412" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предупреждение о неполном служебном соответствии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z413" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) понижение в должности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z414" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) увольнение с занимаемой должности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8562,35 +9473,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>