--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="572ca04" w14:textId="572ca04">
+    <w:p w14:paraId="c35c785" w14:textId="c35c785">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -216,130 +216,170 @@
         </w:rPr>
         <w:t xml:space="preserve"> аппарата акима Шардаринского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заместителям акима района, руководителю аппарата акима района, акимам города и сельских округов, руководителям исполнительных органов финансируемых из районного бюджета, сотрудникам аппарата акима района в установленном законодательством порядке обеспечить неукоснительное соблюдение настоящего Регламента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции постановления акимата Шардаринского района Туркестанской области от 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -546,216 +586,252 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шардаринского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 июня 2025 года № 167</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Регламент аппарата акима Шардаринского района 1. Общие положения</w:t>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Регламент аппарата акима Шардаринского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящий Регламент аппарата акима Шардаринского района (далее - </w:t>
+      Сноска. Приложение в редакции постановления акимата Шардаринского района Туркестанской области от 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) разработан в целях организации работы аппарата и устанавливает внутренний порядок деятельности аппарата акима Шардаринского района (далее - Аппарат) и исполнительных органов, финансируемых из районного бюджета, а также Аппараты акимов городов и сельских округов в части их касающихся в процессе выполнения возложенных на него задач и функций.</w:t>
+        <w:t xml:space="preserve"> аппарата акима Шардаринского района (далее - Регламент) разработан в целях организации работы аппарата и устанавливает внутренний порядок деятельности аппарата акима Шардаринского района (далее - Аппарат) и исполнительных органов, финансируемых из районного бюджета, а также Аппараты акимов городов и сельских округов в части их касающихся в процессе выполнения возложенных на него задач и функций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аппарат и его структурные подразделения (далее - отделы) осуществляют информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акимата и акима Шардаринского района (далее - акима района), а также контролирует ход исполнения административных актов, принятых акиматом области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Деятельность Аппарата регламентируется Конституцией Республики Казахстан, Административным процедурно-процессуальным </w:t>
-[...77 lines deleted...]
-      4. Заместители акима района (далее -заместители акима района), руководитель аппарата акима района выполняют функции в соответствии с распределением обязанностей, согласно утвержденному распоряжению акима района.</w:t>
+      3. Деятельность Аппарата регламентируется Конституцией Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее-Кодекс), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", иными нормативными правовыми актами Республики Казахстан и настоящим Регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заместители акима района (далее - заместители акима района), руководитель аппарата акима района выполняют функции в соответствии с распределением обязанностей, согласно утвержденному распоряжению акима района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия акима района или невозможности выполнения им своих обязанностей, его полномочия осуществляет заместитель акима района согласно распоряжению акима района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -785,51 +861,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регулирует порядок:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) деятельности Аппарата;</w:t>
+      1)деятельности Аппарата;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)подготовки и проведения рабочих совещаний руководства района;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -903,8358 +979,8138 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Целями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Регламент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)обеспечение эффективной и бесперебойной деятельности Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)обеспечение качественной подготовки проектов постановлений акимата, решений и распоряжений, протокольных поручений акима района, а также приказов и поручении руководителя аппарата акима района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)обеспечение согласованных действий всех местных исполнительных органов и должностных лиц района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)установление взаимной ответственности местных исполнительных органов за исполнение актов и поручений Президента, Правительства, Премьер- Министра Республики Казахстан, акимата и акима района, его заместителей, руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Планирование работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Деятельность Аппарата планируется на основании утвержденных планов комиссий, комплексным планом социально-экономического развития района, алгоритмов работы местных исполнительных органов района, а также иных нормативно-правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Решение об исключении мероприятий из планов или иного документа, а также переносе их сроков исполнения принимается руководителем Аппарата (либо лицом, исполняющим его обязанности) на основании служебной записки, представленной руководителем соответствующего отдела аппарата акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Еженедельный график работы акима района формируется отделом организационно-инспекторской работы и территориального развития аппарата акима района (далее - Орготдел). Внесение изменений в график акима района осуществляется Орготделом на основании предложений заместителей акима района по согласованию с руководителем Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. График проведения мероприятий в залах Аппарата формируется еженедельно Орготделом на основании заявок заместителей акима района, руководителя Аппарата и заинтересованных отделов на месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Порядок подготовки и проведения официальных мероприятий с участием руководства области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Районные отделы, аппараты акимов города и сельских округов, руководитель пресс-службы аппарат акима района (далее - Пресс секретарь), помощник акима района при подготовке проектов выступлений, статей, интервью, а также иных материалов к официальным мероприятиям с участием руководства района (далее - проекты выступлений) должны соблюдать требования настоящего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> являются:</w:t>
-[...71 lines deleted...]
-      4)установление взаимной ответственности местных исполнительных органов за исполнение актов и поручений Президента, Правительства, Премьер- Министра Республики Казахстан, акимата и акима района, его заместителей, руководителя Аппарата.</w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Орготдел за 5 (пять) рабочих дней уведомляет отделы, заинтересованные районные отделы, аппараты акимов города и сельских округов о предстоящем мероприятии, за исключением срочных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задействованные в мероприятии районные отделы, а также аппараты акимов города и сельских округов за 3 (три) рабочих дня направляют в Орготдел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)информационно-справочные материалы согласно приложению 1 к регламенту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)краткую программу и порядок ведения согласно приложению 2 к регламенту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Материалы направляются в отдел контроля за расмотрением обращений и обеспечение документооборота аппарата акима района (далее – Отдел обращений) по внутренней сети электронного документооборота или по линии служебной корреспонденции, подписанные руководителем отдела либо руководителями районных отделов или лицом, их замещающими, акимами города и сельских округов чей вопрос рассматривается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Подготовку выступлений акима района осуществляют ответственные за организацию мероприятия отделы с участием задействованных районных отделов, а также аппараты акимов города и сельских округов и отдел внутренней политики Шардаринского района (далее - Внутренней политика), который отвечает за их составление и представление акиму района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Проекты выступлений должны соответствовать следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)иметь четкую логику изложения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)содержать проверенную информацию, официально подтвержденные статистические и фактические данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)не содержать повторное воспроизведение фрагментов уже обнародованных выступлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)максимально соответствовать формату мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)соответствовать нормам делового, литературного казахского и русского языков, а также стилистике устной речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ответственность за достоверность статистических, фактических данных и качество представленных материалов несут лица, их подписавшие, достоверность и перепроверку данных обеспечивает отдел Внутренней политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Материалы на согласование руководителю Аппарата представляются не позднее, чем за 2 (два) рабочих дней до проведения мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подготовке проектов выступлений акима района или лица, официально его заменающего, на мероприятиях, проведение которых определено в срочном порядке, руководством Аппарата могут быть установлены иные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. После согласования с руководителем аппарата, руководители курирующих отделов передают материалы помощнику акима района, не позднее чем за 1 (один) рабочий день до запланированного мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При подготовке проектов наиболее крупных, общественно значимых мероприятий с участием акима района могут создаваться временные рабочие группы с участием представителей задействованных отделов и государственных органов под общим руководством заместителя акима района, курирующего подготовку соответствующего мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Участие представителей средств массовой информации (далее - СМИ) в мероприятиях согласовывается с пресс-секретарем, руководителем отдела внутренней политики Шардаринского района и курирующим заместителем акима района за 2 (два) рабочих дня до проведения мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Планирование работы</w:t>
-[...71 lines deleted...]
-      10. График проведения мероприятий в залах Аппарата формируется еженедельно Орготделом на основании заявок заместителей акима района, руководителя Аппарата и заинтересованных отделов на месяц.</w:t>
+        <w:t xml:space="preserve"> 4. Порядок подготовки рабочих поездок акима области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Организация и подготовка рабочих поездок акима района осуществляются Орготделом совместно с отделами, аппаратами акимов города и сельских округов а также заинтересованными районных отделами согласно приложению 3 к Регламенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аппараты акимов города и сельских округов вносят в Орготдел предложения о рабочих поездках акима района на текущий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Акимы города и сельских округов, иные заинтересованные государственные органы при необходимости за 10 (десять) рабочих дней до поездки представляют в Орготдел следующие материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)проект программы рабочей поездки акима района (далее - Программа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)информационно-справочные материалы (социально-экономическое положение и общественно-политическая ситуация, материалы по тематике поездки, проблемные вопросы, паспорта объектов и другие);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)проекты поручений акима, согласованные с заместителями акима района, с приложением документов, подтверждающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствие стратегическим и программным документам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результативность и эффективность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реальность сроков исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ответственность за достоверность представленных материалов несут лица, их подписавшие, достоверность и перепроверку данных обеспечивает соответствующий отдел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Полученные материалы направляются Орготделом в соответствующие отделы для перепроверки и согласования с курирующими заместителями акима района в течение трех рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Заинтересованные отделы в случае необходимости представляют в Орготдел дополнительную информацию о положении дел в посещаемом сельских округе и городе по вопросам их компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Орготдел за 5 (пять) рабочих дней до предстоящей рабочей поездки формирует окончательный пакет материалов и вносит на согласование руководителю Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подготовке внеплановых рабочих поездок акима района или лица, официально его замещающего, руководством Аппарата могут быть установлены иные сроки подготовки необходимых материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. После согласования с руководителем Аппарата, Орготдел передает материалы помощнику акима района, не позднее чем за 1 (один) рабочий день до рабочей поездки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Пресс-секретарь по итогам рабочей поездки акима области не позднее 1 (одного) рабочего дня готовит информационные сообщения на государственном и русском языках и обеспечивает их размещение на официальном сайте акимата района, а также с отделом внутренней политики Шардаринского района не позднее 2 (двух) рабочих дней с момента завершения рабочей поездки акима района обеспечивают освещение его рабочей поездки в электронных СМИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подготовку отчета по итогам рабочей поездки акима района в Аппарат с подробным отражением основных аспектов мероприятия в течение 2 (двух) рабочих дней с момента завершения рабочей поездки обеспечивает Орготдел согласно приложению 4 к Регламенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Аппараты акимов города и сельских округов и заинтересованных отделов обеспечивают:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)подготовку мест проведения мероприятий (наличие соответствующей светового оборудования, баннера, флористики и других необходимых предметов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)при необходимости подготовку мест проживания акима района и сопровождающих его лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)освещение рабочей поездки акима района в местных СМИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Порядок подготовки и проведения официальных мероприятий с участием руководства области</w:t>
-[...381 lines deleted...]
-      21. Участие представителей средств массовой информации (далее-СМИ) в мероприятиях согласовывается с Пресс-секретарьем, руководителем отдела внутренней политики Шардаринского района и курирующим заместителем акима района за 2 (два) рабочих дня до проведения мероприятия.</w:t>
+        <w:t xml:space="preserve"> 5. Порядок подготовки и проведения заседания акимата, проводимых под председательством акима области, либо лицом его замещающим</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Заседания акимата проводятся в очном или смешанном форматах не реже одного раза в месяц и созываются руководителем аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внеочередные заседания созываются по инициативе акима или лица, исполняющего обязанности акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. На заседаниях акимата председательствует аким, а в его отсутствие - лицо, исполняющее обязанности акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Заседания акимата являются открытыми и ведутся на государственном и (или) русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости, отдельные вопросы могут рассматриваться на закрытых заседаниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Заседание акимата считается правомочным, если в нем принимает участие не менее двух третей членов акимата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения вопроса на заседании акимата принимается постановление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановления принимаются большинством голосов присутствующих членов акимата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. На заседаниях акимата могут присутствовать депутаты маслихата, акимы города и сельских округов, руководители территориальных подразделений центральных государственных органов и иные должностные лица, которым такое право предоставлено законами, актами Президента и Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Подготовленные к рассмотрению на заседании материалы на государственном и русском языках вносятся в Орготдел за 5 (пять) рабочих дней до заседания и включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)справки, информационные сведения и материалы объемом не более 5 (пять) страниц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)проекты постановлений и протокольного решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)сравнительные таблицы, презентации (цветные слайды объемом не более 10 (десять) мегабайт и размером шрифта не менее 18, соответствующие формату отображения визуальной информации 16:9);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)информационные (аналитические) доклады (продолжительностью не более 7-10 минут);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)список участников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)слайды (в цветном изображении);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)другие материалы по вопросам, рассматриваемым на заседании акимата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Материалы, вносимые на заседания акимата, должны быть представлены с соблюдением следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)на государственном и при необходимости на русском языках, на электронных и бумажных носителях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)завизированы первым руководителем государственного органа, вносящего документы, либо лицом, его замещающим, наделенным правом первой подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)согласованы с заместителем акима области по курируемым вопросам, руководителем рабочего органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы к заседанию вносятся в электронном виде, за исключением документов, содержащих служебную информацию ограниченного распространения или государственные секреты, которые вносятся с соблюдением требований режима секретности и ограничения допуска на заседания в соответствии с Законом Республики Казахстан "О государственных секретах".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участие приглашенных в заседании обеспечивается Орготделом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приглашенное лицо обеспечивает подтверждение и (или) участие на заседании (совещаниях), организованном (организованных) аппаратом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за качество и своевременное представление материалов возлагается на заместителей акима района, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно рассылу), руководителей отделов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Орготдел формирует пакет документов, представленных отделами, и передает руководителю Аппарата в срок за 1 (один) рабочий день до заседания акимата района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орготдел формирует раздаточной материал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акиму области - повестка дня, порядок ведения, список приглашенных, перечень проектов постановлений, справка, доклад и слайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместителям акима района, руководителю Аппарата - повестка дня, перечень проектов постановлений, доклад и слайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      членам акимата, акимам города и сельского округов - повестка дня и перечень проектов постановлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Орготдел обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассадку участников заседания акимата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подключение аудио или видео аппаратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. При проведении внеочередного (экстренного) заседания акимата Орготдел обеспечивает рассылку повестки дня членам акимата и приглашенным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. На заседании акимата ведется протокол приложению 5 к регламенту, в котором указываются присутствующие должностные лица, названия и предмет обсуждаемых вопросов, докладчики и выступающие при обсуждении, (при необходимости — основное содержание их выступлений, замечаний) и принятые членами акимата постановления. Обсуждение вопросов, рассматриваемых на заседаниях, записывается на электронные носители информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписанные постановления вместе с протоколами заседания акимата передаются Орготделом в Отдел обращений аппарата акима района не позднее следующего дня после заседания акимата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения заседания акимата Орготделом, визируется всеми членами акимата района и подписывается председательствовавшим на заседании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протоколы заседаний акимата (подлинники), а также документы к ним хранятся в Отделе обращений. Протоколы заседаний акимата и документы к ним по истечению сроков временного хранения сдаются в архив Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Контроль и мониторинг за ходом исполнения поручений, данных на заседании акимата осуществляется Орготделом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Пресс-секретарь совместно с отделом внутренней политики Шардаринского района не позднее 1 (одного) рабочего дня с момента завершения заседания акимата района обеспечивают освещение его работы в электронных СМИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Порядок подготовки рабочих поездок акима области</w:t>
-[...417 lines deleted...]
-      3)освещение рабочей поездки акима района в местных СМИ.</w:t>
+        <w:t xml:space="preserve"> 6. Порядок подготовки и проведения аппаратных совещаний под председательством акима района</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Подготовка материалов и проведение аппаратных совещаний под председательством акима района (далее — Аппаратное совещание) осуществляется заместителями акима района, территориальными (по согласованию) и исполнительными органами района, заинтересованными отделами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Аппаратные совещания проводятся еженедельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. На аппаратных совещаниях председательствует аким района, в его отсутствие - исполняющий обязанности акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. В аппаратных совещаниях принимают участие заместители акима района, руководитель Аппарата, акимы города и сельских округов (в режиме видеоконференцсвязи и/или офлайн), первые руководители территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла), и другие заинтересованные лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Руководитель Аппарата в рабочем порядке согласовывает с акимом района повестку аппаратного совещания на основании представленных территориальными (по согласованию) и исполнительными органами перечня актуальных вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. После утверждения акимом района повестки аппаратного совещания, Отдел обращений в срок за 4 (четыре) рабочих дней до аппаратного совещания, обеспечивает рассылку повестки дня с сопроводительным письмом через систему Dokumentolog (ОДО) в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню листа рассыла), в срок за 2 (два) рабочих дня до аппаратного совещания, представляют следующие материалы в Отдел обращений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справку по рассматриваемому вопросу, не превышающую трех страниц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проект доклада;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предложения к проекту протокола;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      список лиц, приглашенных на аппаратное совещание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список приглашенных лиц, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню листа рассылки), в обязательном порядке согласовывается с курирующим заместителем акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Руководители отделов, за 2 (два) рабочих дня до аппаратного совещания, согласовывают представленные материалы с курирующим заместителем акима района и представляют согласованные материалы в Отдел обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Отдел обращений за 1 (один) рабочий день до аппаратного совещания должен подготовить порядок ведения акиму района или лицу, исполняющему его обязанности, оповестить приглашенных на аппаратное совещание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. После формирования готовых материалов Отдел обращений передает документы руководителю Аппарата, который представляет готовые материалы акиму района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Готовые материалы, должны соответствовать следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнены на государственном и русском языках (по необходимости), на электронном и бумажном носителях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      завизированы первым руководителем органа, вносящего материалы, либо лицом, его замещающим, наделенным правом первой подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласованы с заместителями акима района по курируемым вопросам, руководителями отделов, руководителем Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. В случае несвоевременного представления соответствующими государственными органами материалов, отделы в письменном виде докладывают руководителю Аппарата для принятия мер дисциплинарного воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за качество и своевременное представление материалов возлагается на заместителей акима района, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню листа рассылки), руководителей отделов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел по согласованию с заместителем руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. На аппаратных совещаниях ведется протокол, в котором указываются поручения акима района соответствующим лицам. Обсуждение вопросов, рассматриваемых на аппаратных совещаниях, записывается на электронные носители информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения аппаратного совещания Отделом обращений, на основе представленных предложений соответствующими отделами, визируется руководителем и антитеррористияеской деятельности (далее - Государственно-правовой отдела), заместителями акима района по курирующим вопросам, руководителем Аппарата и подписывается акимом района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протоколы аппаратных совещаний оформляются в соответствии с номенклатурой дел и направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню листа рассылки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Контроль и мониторинг хода исполнения поручений, данных на аппаратных совещаниях осуществляются Отделом обращений, с предоставленными соответствующими оценками отраслевых отделов об исполнении протокольного поручения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Порядок подготовки и проведения заседания акимата, проводимых под председательством акима области, либо лицом его замещающим</w:t>
-[...759 lines deleted...]
-      44. Пресс-секретарь совместно с отделом внутренней политики Шардаринского района не позднее 1 (одного) рабочего дня с момента завершения заседания акимата района обеспечивают освещение его работы в электронных СМИ.</w:t>
+        <w:t xml:space="preserve"> 7. Порядок подготовки и проведения оперативных совещаний под председательством акима района</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Подготовка материалов и проведение оперативных совещаний под председательством акима района (далее - Оперативное совещание) осуществляется заместителями акима района, территориальными (по согласованию) и исполнительными органами района, отделами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оперативные совещания проводятся по поручению акима района по актуальным вопросам в рабочем порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оперативные совещания могут проводиться в залах совещаний и в кабинете акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Повестку оперативного совещания определяет аким района, могут инициировать заместители акима района и руководитель Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После утверждения акимом района повестки оперативного совещания, соответствующие отделы, незамедлительно обеспечивают рассылку повестки дня с сопроводительным письмом за подписью руководителя Аппарата в заинтересованные органы для исполнения в указанный срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню рассыла), в указанный в письме срок должны представить в Отдел обращений следующие материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справку (не должна превышать трех страниц);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проект доклада выступающих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предложения к протоколу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      список приглашенных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проект протокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассыла), в обязательном порядке согласовывается с курирующим заместителем акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Руководители отделов Аппарата согласно курируемым вопросам, незамедлительно после получения материалов от территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла), анализируют, проверяют достоверность информации, представленной в справке, при необходимости с выездом на место. Подготовка порядка ведения акиму района или лицу, исполняющему его обязанности, обеспечение участия приглашенных на оперативное совещание осуществляется соответствующими руководителями отделов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. После формирования готовых материалов, соответствующие руководители отделов, передают документы помощнику акима района, который передает готовые материалы акиму района после согласования с руководителем Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Готовые материалы, должны быть представлены с соблюдением следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на государственном языке, на электронных и бумажных носителях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      завизированы первым руководителем органа, вносящего материалы, либо лицом, его замещающим, наделенным правом первой подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласованы с заместителями акима района по курируемым вопросам, руководителем Аппарата, руководителями отделов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Ответственность за качество и своевременное представление материалов возлагается на заместителей акима района, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла) и на руководителей отделов по курируемым вопросам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел по согласованию с руководителя аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. На оперативных совещаниях ведется протокол, в котором указываются поручения акима района соответствующим лицам. Обсуждение вопросов, рассматриваемых на оперативных совещаниях, записывается на электронные носители информации, которое хранятся в Отделе обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения оперативного совещания соответствующим отделом, визируется заместителями акима района по курирующим вопросам, руководителем аппарата и подписывается акимом района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокола оперативных совещаний оформляются в соответствии с номенклатурой дел. Протокола направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню рассыла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Контроль и мониторинг хода исполнения поручений, данных на оперативных совещаниях осуществляются соответствующими отделами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Порядок подготовки и проведения аппаратных совещаний под председательством акима района</w:t>
-[...467 lines deleted...]
-      58. Контроль и мониторинг хода исполнения поручений, данных на аппаратных совещаниях осуществляются Отделом обращений, с предоставленными соответствующими оценками отраслевых отделов об исполнении протокольного поручения.</w:t>
+        <w:t xml:space="preserve"> 8. Порядок подготовки и проведения заседаний районных комиссий и координационных советов под председательством акима района</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Подготовка материалов и проведение заседаний районных комиссии и координационных советов под председательством акима района (далее - заседания комиссий и советов) осуществляется заместителями акима района, территориальными (по согласованию) и исполнительными органами района, отделами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседания комиссий и советов проводятся согласно положениям комиссий и координационных советов, и графику проведения заседаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время проведение комиссий/советов в рабочем порядке согласовываются с руководителем Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повестку заседаний комиссий и советов утверждает аким района согласно ежегодному плану проведения заседаний в зависимости от комиссии и совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. После утверждения акимом района повестки заседаний комиссий и советов, соответствующие рабочие органы (территориальные (по согласованию) и исполнительные органы) обеспечивают рассылку повестки дня с сопроводительным письмом за подписью курируемого заместителя акима района или руководителя Аппарата, в зависимости от комиссии и совета. Повестка направляется в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальные (по согласованию) и исполнительные органы (согласно указателю/перечню рассыла), ответственные за подготовку материалов в указанный в письме срок должны представить в соответствующие отделы в зависимости от комиссии и совета следующие материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справку (не должна превышать трех страниц);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок ведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проект доклада выступающих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      список приглашенных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассыла) в обязательном порядке согласовывается с курирующим заместителем акима района или руководителем Аппарата в зависимости от комиссии и совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Отделы, должны незамедлительно после получения материалов от территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла) проанализировать, проверить достоверность информации, представленной в справке, при необходимости с выездом на место, и предоставить их курирующим заместителям акима района. Заместители акима района предоставляют готовые материалы акиму района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Готовые материалы, должны быть представлены с соблюдением следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на государственном и русском языках, на электронных и бумажных носителях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      завизированы первым руководителем государственного органа, вносящего материалы, либо лицом, его замещающим, наделенным правом первой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за качество и своевременное представление материалов возлагается на заместителей акима района, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла), руководителей отделов, в зависимости от комиссии и совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. На заседаниях комиссий и советов ведется протокол, в котором указываются поручения акима района соответствующим лицам. Обсуждение вопросов, рассматриваемых на заседаниях, записывается на электронные носители информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения заседания рабочим органом, визируется заместителями акима района по курирующим вопросам, руководителем Аппарата и подписывается акимом района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протоколы заседаний комиссий и советов оформляются в соответствии с номенклатурой дел. Протоколы направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню рассыла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Контроль и мониторинг хода исполнения поручений, данных по итогам на заседаний комиссий и координационных советов осуществляется рабочим органом (территориальные (по согласованию) и исполнительные органы, отделы) в зависимости от комиссии и совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. За подготовку помещения и рабочего места акима района на выездных совещаниях и рабочих поездках отвечают ответственные отделы аппарата акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подготовка включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)установка и организация работы необходимой аппаратуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)работа микрофонов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)расстановка воды, стаканов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)часы, бумага, ручки, карандаши;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)изготовление и расстановку куверток;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)регистрацию участников совещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)рассадку приглашенных на мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Подготовку совещаний проводимых с участием заместителей акимов района, руководителя Аппарата осуществляют соответствующие отделы по принадлежности вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проведения совещания в залах Аппарата, ответственный отдел не позднее чем за 2 (два) дня уведомляет Орготдел о дате, времени и месте проведения совещания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За день до начала совещания передает список участников, подписанный руководством Аппарата, в бюро пропусков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Порядок подготовки и проведения оперативных совещаний под председательством акима района</w:t>
-[...431 lines deleted...]
-      69. Контроль и мониторинг хода исполнения поручений, данных на оперативных совещаниях осуществляются соответствующими отделами.</w:t>
+        <w:t xml:space="preserve"> 9. Порядок взаимодействия местных исполнительных органов при рассмотрении актов прокурорского реагирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Рассмотрение актов прокурорского реагирования, направленных в адрес руководства района, по поручению заместителей акима района, осуществляется тем исполнительным органом, в чью компетенцию входят вопросы, ставшие предметом акта прокурорского реагирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. В соответствии с Конституционным Законом Республики Казахстан "О прокуратуре" акт прокурорского реагирования подлежит рассмотрению с участием всех заинтересованных лиц, с приглашением представителей прокуратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Отдел, которому поручено рассмотрение акта прокурорского реагирования, готовит проект ответа за подписью заместителей акима района, руководителя аппарата акима района, в случае необходимости, принимает иные меры, вытекаюшие из акта прокурорского реагирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Проекты ответов соисполнителей на акты прокурорского реагирования представляются в заинтересованный отдел не позднее, чем за 5 (пять) рабочих дней до истечения сроков ответа на указанные акты, установленных Конституционным Законом Республики Казахстан "О прокуратуре", за исключением указанных сроков прокуратуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8. Порядок подготовки и проведения заседаний районных комиссий и координационных советов под председательством акима района</w:t>
-[...575 lines deleted...]
-      За день до начала совещания передает список участников, подписанный руководством Аппарата, в бюро пропусков.</w:t>
+        <w:t xml:space="preserve"> 10. Порядок подготовки рассмотрения у акима района результатов деятельности аппараты аппараты акимов городов и сельских округов и районных отделов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Результаты деятельности аппараты акимов городов и сельских округов и районных отделов могут быть рассмотрены у акима района на личном приеме руководящих должностных лиц государственных органов, в ходе тематического рабочего совещания или на основе письменных материалов, представленных государственными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Ответственность за подготовку и качество материалов по рассмотрению у акима района результатов деятельности аппараты акимов города и сельских округов, районных отделов возлагается на Орготдел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Общую координацию работы по подготовке рассмотрения у акима района результатов деятельности аппараты акимов города и сельских округов, районных отделов осуществляют заместители акима района и руководитель аппарата в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Ответственный отдел в течение 5 (пяти) рабочих дней со дня поступления информации, доклада или отчета готовит заключение, при необходимости может запросить в письменной или устной форме у аппарата акимов города и сельских округов, районных отделов дополнительные материалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. По результатам рассмотрения и анализа всех имеющихся материалов ответственным отделом формируются итоговые материалы, включающие в себя информацию, доклад или отчет аппарата акимов города и сельских округов, районных отделов и заключение ответственного отдела (не более пяти страниц).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Ответственный отдел визирует заключение у координирующего его деятельность заместителя акима района, руководителя Аппарата и направляет итоговые материалы в Орготдел для последующего внесения акиму района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9. Порядок взаимодействия местных исполнительных органов при рассмотрении актов прокурорского реагирования.</w:t>
-[...71 lines deleted...]
-      81. Проекты ответов соисполнителей на акты прокурорского реагирования представляются в заинтересованный отдел не позднее, чем за 5 (пять) рабочих дней до истечения сроков ответа на указанные акты, установленных Конституционным Законом Республики Казахстан "О прокуратуре", за исключением указанных сроков прокуратуры.</w:t>
+        <w:t xml:space="preserve"> 11. Порядок оформления протоколов по итогам совещаний с участием акима района в аппарате акима района</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Протоколы (при необходимости стенограммы) официальных визитов, отчет акима района перед населением и ежегодное обсуждение Послания Главы государства обеспечивает Орготдел совместно с отделом внутренней политики Шардаринского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протоколы по вопросам исполнительской дисциплины, организационных мероприятий оформляются соответствующим отделом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протоколы выездных совещаний и рабочие визиты акима района готовит Орготдел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Протоколы совещаний (селекторных, рабочих), включающие несколько вопросов из разных сфер оформляются соответствующими отделами согласовываются с курирующими заместителями акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. В протоколе указываются председательствующий, присутствующие лица, повестка дня, фамилии докладчиков и выступивших при обсуждении, пункты поручений, высказанные в ходе обсуждения, ответственные исполнители и сроки исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Протоколы консультативно-совещательных органов (далее - КСО) оформляются рабочим органом данного КСО и согласовываются с заместителем председателя КСО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. В протоколе обязательно должно быть указано, на кого возлагается контроль за его исполнением. Протокольные поручения оформляются в виде пунктов и подпунктов, обозначаемых арабскими цифрами. Протокольные поручения должны быть оформлены четко, понятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты протоколов заседаний и совещаний с участием акима района готовятся на государственном языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все протоколы оформляются в течение 1 (одного) рабочего дня, если не установлен иной срок, и согласовываются в течение 1 (одного) дня с курирующими заместителями акима района (с учетом взаимозаменяемости), руководителем Аппарата, заинтересованным руководителем отдела. После согласования правок и внесения соответствующих исправлений проекты протоколов направляются на подпись акиму района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Контроль и мониторинг за оформлением и предоставлением протоколов в срок осуществляет Орготдел и ответственные отделы аппарата акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орготдел ведет контроль за отработанными и представленными протоколами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орготдел еженедельно (в понедельник) по итогам недели представляет руководителю аппарата информацию о своевременности оформления протоколов мероприятий и совещаний с участием акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Сотрудники отделов, ответственные за подготовку мероприятий, в электронном виде передают в Орготдел протокол и указатель рассылки. Регистрацию с присвоением номера протокола и рассылку осуществляет Отдел обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Протоколы заседаний акимата района оформляются Орготделом и согласовываются с руководителем Аппарата. Протоколы заседаний акимата оформляются в течении 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Информацию по исполнению протокольных поручений акима района необходимо вносить в аппарат акима района отработанным соответствующим отделом за подписью первого руководителя либо лица, исполняющего его обязанности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10. Порядок подготовки рассмотрения у акима района результатов деятельности аппараты аппараты акимов городов и сельских округов и районных отделов</w:t>
-[...107 lines deleted...]
-      87. Ответственный отдел визирует заключение у координирующего его деятельность заместителя акима района, руководителя Аппаратаа и направляет итоговые материалы в Орготдел для последующего внесения акиму района.</w:t>
+        <w:t xml:space="preserve"> 12. Оформление, проведение и рассмотрение входящей и исходящей корреспонденции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Рассмотрение и прохождение входящей, исходящей корреспонденции и иных служебных документов в Аппарате осуществляются в соответствии с настоящим Регламентом и иными внутренними документами, утвержденными руководителем Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Порядок и условия организации электронного документооборота в Аппарате определяются в соответствии с Закопом Республики Казахстан "Об электронном документе и электронной цифровой подписи", приказом Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 "Об утверждении Правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях" (далее - Правила), настоящим Регламентом и иными внутренними документами, утвержденными руководителем Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Организация и ведение секретного делопроизводства осуществляется руководителем секретной службы по работе секретными документами в соответствии с Инструкцией по обеспечению режима секретности. Порядок и условия организации электронного документооборота не распространяются на документы, содержащие сведения, составляющие государственные секреты Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Порядок ведения документов с пометкой "Для служебного пользования" осуществляется соответствующим с сотрудником по секретному делопроизводству аппарата акима района в соответствии с постановлением Правительства Республики Казахстан от 24 июня 2022 года № 429 "Об утверждении Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и условия организации электронного документооборота не распространяюгся на документы с пометкой "Для служебного пользования".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. За ведение делопроизводства (учет, сохранность и своевременное прохождение документов, контроль за их исполнением) и состояние системы ОДО в отделах отвечают их руководители.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Инструктирование вновь назначенных и контроль работы сотрудников Аппарата в системе ОДО осуществляется руководителями служба управления персоналам (кадровы служба) и Отделом обращений ответственными специалистами отдела ОДК и информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Служба управления персоналом (Кадровая служба) знакомит вновь принимаемых сотрудников с Положением об аппарате акима Шардаринского района, Регламентом акимата Шардаринского района и другими документами, регламентирующими работу Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. При смене руководителей отделов дела и документы к ним передаются вновь назначенному руководителю или ответственному должностному лицу по акту приема-передачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Входящая корреспонденция местных исполнительных органов, а также иных государственных органов и организации вносится в Аппарат за подписью следующих лиц:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на имя акима района за подписью первых руководитслсй (руководители районных отделов, акимов города и сельского округов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на имя заместителей акима района, руководителя аппарата за подписью первых руководителей и их заместителей (руководители районных отделов, акимов города и сельских округов и их заместителями);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в адрес Аппарата за подписью первых руководителей и их заместителей (руководители районных отделов, акимов города и сельских округов и их заместителями, руководители аппаратов акимов города и сельских округов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Вся входящая корреспонденция принимается на государственном языке (при необходимости - на других языках) и регистрируется Отделом обращений в день поступления с 9.00 часов до 19.00 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрация документов, поступивших после 19.00 часов в рабочие дни, осуществляется на следующий рабочий день в первую очередь, за исключением срочных поручений, которые регистрируются в день поступления вне зависимости от рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием и передача корреспонденции без регистрации запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В период с 19.00 часов до конца рабочего дня корреспонденция при наличии пометок "ШҰҒЫЛ", "ӨТЕ ШҰҒЫЛ", "СРОЧНО", "ВЕСЬМА СРОЧНО" принимается непосредственно Отделом обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, поступившие в Аппарат в нерабочее время, выходные и праздничные дни, принимаются специалистами приемной акима района с обязательной последующей передачей их на регистрацию в Отдел обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудникам Аппарата запрещается принимать к исполнению незарегистрированные в Отделе обращений документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принятые в установленном настоящим Регламентом порядке документы рассматриваются по системе ОДО, ставятся на контроль и распределяются Отделом обращений между руководством Аппарата и его отделами и регистрируются с указанием номера, даты и количества листов в регистрационном штампе или в реквизитах документа для соответствующего оформления, указания признаков контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зарегистрированная, оформленная надлежащим образом корреспонденция в системе ОДО направляется адресатам в течение одного рабочего дня в соответствии с распределением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия срочной корреспонденции одновременно направляется руководителю подразделения, в компетенцию которого входят вопросы, затрагиваемые в поступившем документе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отделом обращений регистрация, распределение, оформление и доведение корреспонденции до адресатов осуществляется по системе ОДО, как правило, в течение рабочего дня, а срочной - незамедлительно (во внеочередном порядке).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы государственных органов (письма, запросы, телефонограммы и так далее) направляются посредством системы ОДО, исключив параллельное дублирование на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, поступившие от государственных органов на электронных носителях, должны быть оформлены на соответствующем гербовом бланке установленного образца на государственном языке, при необходимости на русском языке (использование гербового бланка не обязательно), и содержать следующие обязательные реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исходящий номер и дату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ссылку на соответствующие акты и поручения Президента Республики Казахстан, Администрации Президента Республики Казахстан, Палат Парламента Республики Казахстан, Правительства и Премьер-Министра Республики Казахстан, его заместителей и Руководителя Аппарата Правительства Республики Казахстан, акима области, его заместителей, руководителя Аппарата и его заместителей, а также при ответе на запрос государственного органа - номер и дату запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронную подпись первого руководителя или его заместителя, с использованием ЭЦП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилию исполнителя и номер его телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом ответ на запрос поступивший от государственного органа о предоставлении информации, имеющихся в доступных для пользователей информационных системах или сайтах государственного органа не предоставляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях сокращения документооборота и исключения излишней переписки отчетная информация (с ежемесячной, ежеквартальной, полугодичной, годовой периодичностью) районных отделов, а также аппараты акимов города и сельских округов, а также ответы на запросы размещаются во вкладке "Библиотека документов", в папке "Акимат ТО".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за достоверность и актуальность информации, размещаемых на сайтах государственного органов ИПГО, несет ответственный исполнитель и руководитель государственного органа (аким города, районных отделов, а также аппараты акимов сельских округов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Входящая корреспонденция, оформленная с нарушением требований настоящего Регламента, не принимается и (или) возвращается Отдел обращений в тот же день соответствующему государственному органу по системе ОДО, кроме корреспонденции Администрации Президента Республики Казахстан, Парламента и Аппарата Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступающая в Аппарат корреспонденция от юридических и физических лиц принимается под роспись с указанием даты и времени приема.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступающая от ЦГО корреспонденция со сроком хранения свыше 10 лет принимается под роспись с указанием даты и времени приема.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрация, распределение, оформление и доведение корреспонденции до адресатов осуществляется Отделом обращений в течение одних суток с момента ее поступления в Аппарат, а срочной - незамедлительно (во внеочередном порядке) несмотря на праздничные и выходные дни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотренная руководством Аппарата входящая корреспонденция Отделом обращений направляется для оформления и дальнейшей передачи исполнителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае направления поручения, которое не входит в компетенцию того или иного отдела либо специалиста, ответственный исполнитель должен в течении трех (3) рабочих дней внести служебную записку лицу, давшему поручение о направлении поручения по принадлежности с соответствующими обоснованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Поступающие в Аппарат акима района документы распределяются, как правило, следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акиму района передаются на рассмотрение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)акты и поручения Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)акты и поручения Руководителя Администрации Президента Республики Казахстан, Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)письма и обращения, адресованные лично акиму района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместителям акима района передается на рассмотрение: корреспонденция (документы), непосредственно им адресованная, а также по курируемым ими вопросам в соответствии с распределением обязанностей между Акимом района, его заместителями и руководителем аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Документы должны быть оформлены в соответствии с Правилами и настоящим Регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не надлежащим образом оформленные документы подлежат возврату с указанием причины и ссылки на нормативно-правовые акты без регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Аким района дает поручения и налагает резолюции всем без исключения подразделениям районного акимата, нижестоящим акимам, иным заинтересованным государственным органам, а также отделам аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместители акима района дают поручения и налагают резолюции структурным подразделениям районного акимата, акимам города и сельских округов по курируемым вопросам, а также отделам аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Поступающие в аппарат акима района письма, за исключением писем и поручений центральных и вышестоящих государственных органов, подписанные лицом, заменающим первого руководителя (заместителя руководителя) принимаются и регистрируются только при наличии соответствующей копии приказа (распоряжения) о возложении обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Поступающие в аппарат акима района письма от государственных органов по вопросам финансирования не принимаются и требуют обязательной проработки с Отделом экономики и финансов Шардаринского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Если поручение дается нескольким исполнителям, то обязательно указывается свод и исполнение документа. Если такая отметка отсутствует, то свод и исполнение документа остается за исполнителем, данные которого указаны первыми. Ответственность за своевременное выполнение всего поручения в равной мере несут все работники, указанные в резолюции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Отделы аппарата систематически должны анализировать характер и качество поступающей корреспонденции, определяют ее дальнейшее прохождение, решение поставленных вопросов в рамках своей компетенции, принимают меры к сокращению документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Документы для отправки передаются полностью оформленными. Сотрудник Общего отдела, принимающий документы для отправки, обязан проверить правильность их оформления, а также соответствие адресата, получателя, наличие приложений, указанных в основном документе. Неправильно оформленные документы возвращаются исполнителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Отправка документов, минуя Ощий отдел, запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Ответственность за рассылку документов по неправильному адресу, указанному в документе, переданному на отправку, несет ответственный исполнитель документа и Отдел обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Исходящие служебные документы оформляются на государственном или русском языках, за исключением проектов нормативных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работа по регистрации корреспонденции и контролю исполнения документов осуществляется посредством системы ОДО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Исходящие письма за подписью заместителей акима района должны согласовываться руководителем или заместителем руководителя соответствующего отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласование исходящей корреспонденции не допускается без прилагаемого входящего документа, на который предоставляется ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Исполненные и отработанные документы подлежат обязательному своевременному заполнению сведений (карточки) об исполнении в системе электронного документооборота. Документ не может считаться исполненным, если отсутствуют сведения об исполнении документа. Ответственность за достоверность сведений (карточки) об исполнении несет ответственный исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служебные записки (информационные письма и так дали) на имя руководителя аппарата акима района (по вопросам исполнения/не исполнения должностных/ функциональных обязанностей) посредством системы ОДО вносится непосредственно руководителями отделов согласовываются с руководителя аппарата акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоблюдения данного пункта указанные служебные записки не подлежат рассмотрению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11. Порядок оформления протоколов по итогам совещаний с участием акима района в аппарате акима района</w:t>
-[...269 lines deleted...]
-      96. Информацию по исполнению протокольных поручений акима района необходимо вносить в аппарат акима района отработанным соответствующим отделом за подписью первого руководителя либо лица, исполняющего его обязанности.</w:t>
+        <w:t xml:space="preserve"> 13. Порядок подготовки, оформления и согласования проектов актов акима, акимата района</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Подготовка проектов актов акима, акимата района осуществляется отделами, районными отделами в пределах своей компетенции на государственном и (или) русском языках в соответствии с требованиями Закона Республики Казахстан "О правовых актах" и иными нормативными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для разработки проектов актов являются поручения вышестоящих должностных лиц, решения правового характера, а также по оперативным, организационным, кадровым и другим вопросам работы Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Постановления акимата района, решения акима района, содержащие нормы права, оформляются на государственном и русском языках и печатаются каждый на отдельных бланках (отдельных листах) и оформляются едиными реквизитами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановления акимата, решения и распоряжения акима района на бумажных носителях подлежат заверению печатью акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Проекты актов согласовываются с заинтересованными, в силу их установленной законодательством компетенции, государственными органами, при этом такая заинтересованность в согласовании проекта устанавливается, исходя из предмета рассматриваемых в проекте вопросов, а также при наличии в проекте поручений в адрес государственных органов или их руководителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении проекта постановления, решения, распоряжения на согласование, государственные органы не должны требовать предварительного его визирования другими государственными органами и отказывать в согласовании проекта по формальным и иным необоснованным причинам. Органом-разработчиком проекты актов для согласования передается в Государственно-правовой отдел аппарата акима района для проработки на соответствие законодательству Республики Казахстан, требованиям юридической техники. По окончании согласования проекта визируется руководителем юридического отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Электронный проект акта обязательно согласуют следующие должностные лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)заместители акима района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)руководитель Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)руководитель юридического отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)руководитель отдела экономики и финансов Шардаринского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости могут быть добавлены и другие заинтересованные в согласовании должностные лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласующим государственным органам запрещается согласовывать проекты постановлений, решений и распоряжений "с замечаниями".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. К проекту постановления, предусматривающему внесение изменений и/или дополнений в действующие акты, прилагается сравнительная таблица прежней и новой редакции постановления (постановлений) с соответствующим обоснованием вносимых изменений и дополнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. В случае если проектом предусматривается поставить на утрату постановление (постановления) к проекту прикладывается справка, содержащая обоснование необходимости принятия проекта, подписанная руководителем государственного органа-разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. В случае если проект акта затрагивает интересы субъектов частного предпринимательства, к проекту прикладываются экспертные заключения аккредитованных объединений субъектов частного предпринимательства, отраслевые интересы которых непосредственно затрагиваются проектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. В случае исполнения поручений, прикладываются копии поручений (протоколов и т.д.), во исполнение которых разработаны проекты актов акима, акимата района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. В случае несоответствия проекта постановления требованиям, настоящего регламента Орготдел возвращает проекты постановлений на доработку либо затребует в рабочем порядке необходимые документы у государственных органов-разработчиков. Не допускается внесение недоработанных и неукомплектованных материалов проектов постановлений на заседание акимата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Проект акта может быть возвращен на доработку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)по решению акима района до вынесения проекта на голосование по любым основаниям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)по решению руководителя Аппарата или лица, его заменяющего, в случаях выявления неаутентичности текстов проекта акта на государственном и русском языках, нарушений требований Регламента Аппарата, Инструкции по делопроизводству, несоответствия проекта акта законодательству Республики Казахстан, другим причинам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)на основании протокола заседания Акимата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)в рабочем порядке с резолюцией заместителя акима района, руководителя аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)руководителем Государственно-правовой отдела аппарата акима района на основании юридического заключения, проводившего юридическую экспертизу главного инспектора или главного специалиста отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Доработка и внесение проекта акта осуществляется государственным органом-разработчиком не более чем в десятидневный срок со дня возврата (за исключением случаев доработки в рабочем порядке), если в поручениях к возвращаемым проектам не указан иной срок. По окончании срока доработки государственный орган-разработчик должен представить в Аппарат доработанный проект акта либо письменное ходатайство о снятии проекта акта с рассмотрения. Доработка проектов постановлений и иных актов может осуществляться Аппаратом по поручению акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Рассмотрение и согласование проектов постановлений, решений, распоряжений в государственных органах не должны превышать следующие сроки со дня поступления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)проекты постановлений акимата района - 10 рабочих дней (для предварительного согласования во всех согласующих отделах - всего 5 рабочих дней и для согласования со всеми членами акимата - всего 5 рабочих дней);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)проекты решений и распоряжений акима района - 5 рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)проекты постановлений и распоряжений по вопросам ликвидации чрезвычайных ситуаций природного и техногенного характера, а также гуманитарной помощи- всего 3 (три) рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости оперативного принятия актов по поручениям акима района, его заместителей или руководителя аппарата могут устанавливаться более короткие сроки согласования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. После электронного согласования государственный орган- разработчик вносит проект постановления в Аппарат на бумажном носителе. Проект на бланке и передает в Орготдел в бумажном виде с электронными визами должностных лиц о согласовании на отдельном листе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронные проекты постановления акимата района, решения или распоряжения акима района, а также приказа руководителя аппарата создается и подписывается в системе ОДО не позднее 3-х (трех) рабочих дней со дня создания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Государственно-правовой отдел сопровождает проекты нормативных правовых актов, подлежащих государственной регистрации, координирует взаимодействие государственных органов-разработчиков и прохождение проекта в аппарате, в том числе в ИПГО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрация и учет актов акима, акимата района осуществляется Отделом обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписанным постановлениям акимата, решениям и распоряжениям акима присваиваются регистрационные номера. По итогам присвоения регистрационного номера, подписанные акимом района подлинники актов заверяются гербовой печатью акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Подлинники постановлений акимата, решений и распоряжений акима района относятся к документам постоянного хранения и хранятся в Аппарате, далее они передаются на государственное хранение в межрайонный государственный архив в установленные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Своевременную рассылку заверенных копий актов осуществляет Отдел обращений согласно листу рассылки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12. Оформление, прохождение, рассмотрепие пходящсй и исходящей корреспонденции</w:t>
-[...1175 lines deleted...]
-      В случае несоблюдения данного пункта указанные служебные записки не подлежат рассмотрению.</w:t>
+        <w:t xml:space="preserve"> 14. Порядок подготовки и согласования документов, направляемых в Администрацию Президента, Аппарат Правительства и другие вышестоящие органы Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Подготовка документов в Администрацию Президента, Аппарата Правительства и другие вышестоящие органы Республики Казахстан осуществляется районными отделами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Документы для подписания акимом района готовятся соответствующими отделами на основании представленных письменных материалов, подписанных первыми руководителями местных исполнительных органов (аппараты акимов города и сельских округов), либо лицами их заменяющих с приложением копии приказов о возложении обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Ответственность за своевременную, качественную подготовку и представление материалов в отделы в установленные сроки несет первый руководитель государственного органа, осуществляющего его разработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Перед внесением на подписание акиму района документ обязательно согласовывается с следующими лицами в системе ОДО:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непосредственным исполнителем документа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителем соответствующего отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителем аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместителями акима района в соответствии с курируемыми вопросами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия заместителя акима района, документ согласовывается с заместителем/заместителями по взаимозаменяемости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. После согласования со всеми заинтересованными лицами и подписанный акимом района, курирующий отдел передает готовый документ в Отдел обращений для регистрации и дальнейшего направления другие вышестоящие органы Республики Казахстан через систему одо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. При внесении информации в акиму области и областным управлениям и областным департаментам в сопроводительном письме в обязательном порядке делается ссылка на номер и дату поручения (по актам акиму области и областным управлениям и областным департаментам - на номер, дату и конкретный пункт поручения, его содержание).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы об исполнении контрольных поручений, в том числе секретного характера, направляемых в Аппарат акима области государственными органами, ответственными за их исполнение, в соответствии с установленными сроками исполнения в обязательном порядке должны содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)просьбу о снятии с контроля, если поручение исполнено в полном объеме и качественно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)документ вносится в порядке информации, если соответствующим актом или поручением предусмотрено представление периодической информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)просьбу о переводе на среднесрочный или долгосрочный контроль с обязательным указанием периодичности предоставления информации и конкретным сроком исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)просьбу о продлении срока исполнения с указанием нового конкретного срока, если поручение не может быть выполнено в установленный срок по объективным причинам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Об исполнении каждого акта или поручения руководства Администрации Президента Республики Казахстан составляется отдельный документ, который должен соответствовать требованиям, предусмотренным в приложении 4 к Правилам, утвержденным приказом Руководителя Администрации Президента от 1 июня 2022 года № 22-01-38.16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если пункты актов и/или поручений не могут быть выполнены в установленный срок, то аким района не позднее установленного срока могут направить на имя должностного лица Адмипистрации, давшего поручение, письмо с обоснованной просьбой о продлении или изменении (если поручение не является контрольным) срока исполнения документа, переводе на среднесрочный или долгосрочный контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении предложения о переводе поручения или пункта акта на долгосрочный контроль необходимо приложить дорожную карту по дальнейшей реализации с указанием конкретных сроков исполнения, ответственных политических государственных служащих государственного органа - исполнителя, государственных органов-соисполнителей и должностных лиц организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоблюдения вышеуказанных требований, письма/документы, направляемые в акиму области, областным управлениям и областным департаментам, Администрацию Президента Республики Казахстан, Аппарат Правительства Республики Казахстан, будут возвращены без регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13. Порядок подготовки, оформления и согласования проектов актов акима, акимата района</w:t>
-[...685 lines deleted...]
-      135. Своевременную рассылку заверенных копий актов осуществляет Отдел обращений согласно листу рассылки.</w:t>
+        <w:t xml:space="preserve"> 15. Организация контроля исполнения поручений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Организация контроля за своевременным и качественным исполнением поручений осуществляется в соответствии с Правилами, а также иными правовыми актами, инструкциями и настоящим Регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. На контроль берутся следующие контрольные документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)акты Президента Республики Казахстан с поручениями местным исполнительным органам, ставятся на контроль за 10 (десять) рабочих дней до истечения срока исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)постановления Правительства Республики Казахстан, протоколы заседаний Правительства Республики Казахстан, распоряжения Премьер-Министра Республики Казахстан с поручениями местным исполнительным органам, ставятся на контроль за 10 (десять) рабочих дней до истечения срока исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)поручения (в том числе содержащиеся в протоколах совещаний и планах мероприятий) Президента Республики Казахстан, Премьер-Министра, его заместителей, руководства Администрации Президента Рсспублики Казахстан, Руководителя Аппарата Правительства Республики Казахстан в адрес местных исполнительных органов, в которых указаны сроки исполнения или имеются указания о взятии на контроль, пометки "срочно", "доложить", "внести предложения/информацию", а также поручения, из содержания которых вытекает необходимость постановки на контроль, ставятся на контроль за 10 (десять) рабочих дней до истечения срока исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)письма государственных органов, из содержания которых вытекает необходимость представления ответа, разъяснения, внесения предложений по тем или иным вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)контрольные обращения физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)приказы, протокола, постановления акимата, поручения руководства района, если в них указаны сроки исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)иные поручения государственных органов и должностных лиц в пределах своей компетенции, если в них указаны сроки исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Акты и поручения акимата и акима района, его заместителей и руководителя аппарата, с учетом установленных сроков исполнения ставятся на следующие виды контроля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)срочный - с пометками: "весьма срочно" - в течении трех рабочих дней, "срочно", "ускорить" - до десяти рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)краткосрочный - от десяти рабочих дней до одного месяца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)среднесрочный - от одного до шести месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)долгосрочный - свыше шести месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не установления сроков, определяется месячный срок исполнения, исчисляемый со дня поступления документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки исполнения протокольных поручений, содержащихся в протоколах заседаний Правительства Республики Казахстан и совещаний Президента, руководства Правительства Республики Казахстан и Руководителя Аппарата Правительства Республики Казахстан, акимов области и районов, исчисляются со дня поступления поручения в государственный орган (организацию).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В том случае, если на заседании (совещании) был назван срок исполнения конкретного поручения, то соответствующие государственные органы (в том числе должностные лица, непосредственно присутствовавшие на совещании, докладывают первому руководителю государственного органа о соответствующих поручениях для организации их исполнения), в адрес которых было дано поручение, и представители которых присутствовали на заседании (совещании), приступают к исполнению поручений сразу после заседания (совещания), не дожидаясь поступления к ним протокола заседания (совещания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. При поступлении в Аппарат на исполнение актов Президента Республики Казахстан, при необходимости в течении 5 (пяти) рабочих дней составляется и утверждается решением акима района либо его заместителями план организационных мероприятий (дорожная карта) по их реализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, подготовленные ответственными государственными органами во исполнение срочных поручений вносятся в Аппарат за 10 (десять) календарных дней, регистрируются Отделом обращений в течении рабочего дня, при вложении электронного документа, подтверждающего срочность (копии актов и поручений Президента Республики Казахстан, Администрации Президента Республики Казахстан, Премьер-Министра Республики Казахстан, его заместителей, Руководителя Аппарата Правительства Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. Систему контроля Аппарата составляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)Руководитель аппарата - осуществляет общее руководство и контроль за деятельность Аппарата, в том числе за своевременным и качественным исполнением контрольных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)Орготдел в пределах полномочий - обеспечивают своевременную постановку документов на контроль, устанавливают сроки их исполнения с учетом резолюции руководства Аппарата, контролируют сроки исполнения документов, осуществляют мониторинг состояния исполнительской дисциплины в Аппарате, информируют руководство Аппарата об исполнении контрольных поручений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До исполнителей перечень контрольных документов по исполнению актов Президента Республики Казахстан, Премьер-Министра Республики Казахстан, его заместителей, руководства Администрации Президента Республики Казахстан, Руководителя Аппарата Правительства Республики Казахстан доводится в электронном формате ежемесячно, поручения акима области, областных департаментов отслеживаются посредством электронного мониторинга, доступных исполнителям в системе "светофор".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)Руководители отделов - осуществляют контроль исполнения документов в возглавляемых ими подразделениях, вносят предложения по привлечению к дисциплинарной ответственности своих сотрудников, допустивших нарушения сроков или некачественное исполнение контрольных документов, несут персональную ответственность перед руководством Аппарата за работу вверенных им отделов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или сотрудник Орготдела, осуществляющий контроль за сроками исполнения документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирует руководство Аппарата (еженедельно) о поступивших контрольных поручениях и сроках их исполнения путем рассылки перечней контрольных документов. Перечень должен содержать следующие обязательные сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)вид мероприятия, на котором озвучено поручение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)дату дачи поручения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)содержание поручения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)срок исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)отметку о снятии с контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)основание для снятия с контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)отметку о продлении контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)примечание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)рабочем порядке уведомляет за 3 (три) рабочих дня о наступлении сроков исполнения руководителей отделов и руководство Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения в пределах своей компетенции руководству Аппарата о привлечении к ответственности сотрудников Аппарата, районных отделов, аппараты акимов города и сельских округов, допустивших срывы сроков или некачественное исполнение контрольных поручений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. При исполнении поручений несколькими государственными органами ответственным является орган, находящийся в перечне первым либо рядом с наименованием которого стоит пометка "(созыв)" или "свод". Он имеет право вносить предложения о переносе срока исполнения после согласования с соисполнителями. При этом запрещается государственным органам ответственным за исполнение дублировать и направлять дополнительные запросы государственным органам-соисполнителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные органы - основные исполнители поручений имеют право направлять документы для исполнения по принадлежности в течении трех (3) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Если поручение не может быть выполнено в установленный срок, то первый руководитель органа, ответственного за исполнение поручения (либо лицо, исполняющее его обязанности) заблаговременно, но не позднее 3 (трех) рабочих дней до установленного срока, должен письменно сообщить должностному лицу, давшему это поручение, о причинах задержки и в установленном порядке ходатайствовать о продлении срока его исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Продление сроков исполнения пунктов актов и поручений акимата, акима района, его заместителей и руководителя аппарата, в том числе перевод их на среднесрочный или долгосрочный контроль, допускается не более одного раза по решению акима района или руководителя аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продление сроков поручений Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150. Повторное продление срока исполнения пунктов актов и поручений акимата, акима районаи, его заместителей и руководителя аппарата, допускается в исключительных случаях по решению акима района или руководителя аппарата с рассмотрением вопроса о дисциплинарной ответственности руководителей отделов, акимов города и сельских округов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае внесения в Аппарат предложения о продлении срока исполнения пунктов актов и поручений акимата, акима района, его заместителей и руководителя аппарата, более двух раз рассматривается вопрос о дисциплинарном наказании руководителей управлении, акимов города и сельских округов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151. Основанием для снятия с контроля пунктов актов и поручений является:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)полное и качественное исполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)невозможность исполнения ввиду возникших объективных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Поручения Премьер-Министра Республики Казахстан, его заместителей, Руководства Администрации Президента Республики Казахстан в адрес Аппарата Правительства Республики Казахстан, Руководителя Аппарата Правительства и акима области (лица, исполняющего его обязанности), по плановой отчетной информации с пометкой "принято к сведению" на контроль не ставятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. В случае не предоставления предложений государственными органами-соисполнителями в установленный срок, государственный орган ответственный за свод направляет информацию с указанием в сопроводительном письме о государственных органах-соисполнителях не предоставивших свои предложения в установленные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154. Контроль сроков за своевременным исполнением протокольных поручений акима района возлагается на Орготдел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контроль реализации протокольных поручений акима района возлагается на заместителей акима района, руководителя Аппарата, руководителей районных отделов, акимов города и сельских округов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Государственне органы обязаны официально представлять информацию по исполнению поручений акима района в Аппарат акима района в соответствии с утвержденной формой согласно приложению 6 к регламенту до 15:00 часов среды каждой недели за 5 (пять) рабочих дней до установленного срока. Представленная информация должна носить официальный характер и быть согласована с курирующим заместителем акима района с учетом норм действующего законодательства и подписана первым руководителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные государственные органы-исполнители должны предоставить официальную информацию основному исполнителю в течении 7 (семь) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Акты и поручения акимата и акима района снимаются с контроля на основании служебной записки соответствующих отделов при согласии акима района или руководителя аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служебная записка с оценкой исполнения поручения акима района и соответствующим предложениям по нему (в том числе и по снятию с контроля) вносится руководителем соответствующего отдела по согласованию с руководителя аппарата на имя акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служебная записка должна быть внесена в течении 1 (одного) рабочего дня после наступления срока исполнения акта и поручения акимата или акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поручение заместителей акима снимаются с контроля в порядке ими определенными и по согласовапию с ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Если последний день контрольного срока приходится на нерабочий день, днем окончания срока считается ближайший следующий за ним рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. По итогам каждого квартала до 20 числа месяца, следующего за последним месяцем квартала Орготдел представляет итоговый отчет по исполнению поручений Президента Республики Казахстан, Государственного Секретаря Республики Казахстан, Премьер-Министра Республики Казахстан, Руководителя Администрации Президента Республики Казахстан, Руководителя Аппарата Правительства Республики Казахстан, поручений акима области и района на имя акима района или на имя руководителя аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Аппарата систематически информирует акима района о ходе выполнения законодательных актов, актов и поручений Президента Республики Казахстан, Правительства, Премьер-Министра Республики Казахстан, акимата и акима области, акимата и акима района, обеспечивает деятельность акима района по контролю над их исполнением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Ответственность за своевременное и качественное исполнение актов и поручений Президента Республики Казахстан, Правительства, Премьер-Министра Республики Казахстан, акимата и акима области, его заместителей и руководителя Аппарата возлагается на первых руководителей исполнительных органов, которым они направлены на исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контроль за исполнением поручений заместителей акима района и руководителя Аппарата осуществляют курирующие отделы, в компетенцию которых входят исполнение поручений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместители акима района, руководитель аппарата по фактам грубых нарушений установленного порядка исполнения законодательных актов, актов и поручений Президента Республики Казахстан, Правительства, Премьер- Министра Республики Казахстан, акимата и акима области, его заместителей и руководителя аппарата могут вносить предложения по привлечению виновных должностных лиц к дисциплинарной ответственности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 14. Порядок подготовки и согласования документов, направляемых в Администрацию Президента, Аппарат Правительства и другие вышестоящие органы Республики Казахстан</w:t>
-[...359 lines deleted...]
-      В случае несоблюдения вышеуказанных требований, письма/документы, направляемые в акиму области, областным управлениям и областным департаментам, Администрацию Президента Республики Казахстан, Аппарат Правительства Республики Казахстан, будут возвращены без регистрации.</w:t>
+        <w:t xml:space="preserve"> 16. Рассмотрение обращений физических и юридических лиц и организация приема граждан в Аппарате</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Рассмотрение обращений и прием граждан в Аппарате осуществляются в соответствии с Кодексом, Законами Республики Казахстан "О масс-медиа", "О доступе к информации", Типовым регламентом личного приема физических лиц и представителей юридических лиц должностными лицами центральных государственных органов и аппаратов акимов областей, городов республиканского значения, столицы, утвержденного постановлением Правительства Республики Казахстан от 15 марта 2023 года№ 214, Регламентом личного приема физических лиц и представителей юридических лиц а также внутренними документами, утвержденными руководителем аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Работа с обращениями физических и юридических лиц (а также поступившие на электронную почту, сайт и ватсап акима района) производится Отделом обращений аппарата акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Делопроизводство по обращением физических и юридических лиц ведется отдельно от других видов делопроизводства в установленном законодательством порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Ответы на обращения принимаются для отправки заявителем до 18.00 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обращения, поступающие в аппарат, принимаются в течении всего рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Обращение, сообщение, запрос, отклик и предложение, поступившие в аппарат акима района, подлежат регистрации в ИАС "Электронные обращения" (далее - Е-обращения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ в приеме обращения, сообщения, запроса, отклика и предложения запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Регистрация обращения, сообщения, запроса, отклика и предложения производится в сроки, предусмотренные частью 3 статьи 64 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Прием, регистрация, возврат производит Отдел обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении в аппарат акима района обращений физических и юридических лиц Отдел обращений проверяет его на соответствие требованиям, указанного в статье 63 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоответствия обращения требованиям, установленного статьей 63 Кодекса, руководитель Отдела обращений указывает заявителю каким требованием не соответствует обращение и устанавливает разумный срок для приведения его в соответствие с требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не приведения в соответствии с требованиями законодательства Республики Казахстан в срок, установленный административным органом возвращает обращение заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Обращения физических и юридических лиц соответствующее требованиям законодательства направляются на рассмотрения должностному лицу указанному в обращаний (акиму района, его заместителям и руководителю аппарата).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. В случае если рассмотрение поставленных в обращении вопросов не входит в компетенцию аппарата, то в срок не позднее трех рабочих дней со дня его поступление за подписью руководителя Общего отдела перенаправляется уполномоченному административному органу, должностному лицу с одновременным уведомлением (извещением) участника административной процедуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Обращение, поданное в устной форме, заносится в отдельный протокол должностным лицом или работником Общего отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. При поступлений напрямую в аппарат жалоб от физичсских и юридических лиц на административный акт нижестоящих административных органов или должностных лиц руководитель Общего отдела после регистрации незамедлительно направляет данную жалобу в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются с указанием трех рабочих дня для принятие решение по данной жалобе и/или направление административного дело в аппарат для рассмотрения жалобы по существу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15. Организация контроля исполнения поручений</w:t>
-[...1133 lines deleted...]
-      Заместители акима района, руководитель аппарата по фактам грубых нарушений установленного порядка исполнения законодательных актов, актов и поручений Президента Республики Казахстан, Правительства, Премьер- Министра Республики Казахстан, акимата и акима области, его заместителей и руководителя аппарата могут вносить предложения по привлечению виновных должностных лиц к дисциплинарной ответственности.</w:t>
+        <w:t xml:space="preserve"> 17. Организация личного приема граждан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Аким района, его заместители и руководитель аппарата проводят личный прием граждан согласно графику, утвержденного акимом района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Отдел обращений за 1 (один) рабочий день вносит список лиц, записанных на прием, акиму района и его заместителям, руководителю аппарата (с указанием Ф.И.О лиц, поднимаемых вопросов, списка приглашенных на прием), а также несут ответственность за организацию приема граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. На приеме у акима района обязательно присутствие руководителя Аппарата, соответствующих акимов города и сельских округов, соответствующих руководителей отделов, отделов аппарата акима района сотрудника, ответственного за организацию приема граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. По окончанию приема Отдел обращений организует исполнение поручений акима района, его заместителей и руководителя Аппарата, направляет карточки приема граждан для исполнения и предоставления/дачи ответов в государственные органы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 16. Рассмотрение обращений физических и юридических лиц и организация приема граждан в Аппарате</w:t>
-[...327 lines deleted...]
-      170. При поступлений напрямую в аппарат жалоб от физичсских и юридических лиц на административный акт нижестоящих административных органов или должностных лиц руководитель Общего отдела после регистрации незамедлительно направляет данную жалобу в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются с указанием трех рабочих дня для принятие решение по данной жалобе и/или направление административного дело в аппарат для рассмотрения жалобы по существу.</w:t>
+        <w:t xml:space="preserve"> 18. Порядок вызовов и выездов руководящих сотрудников</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. Вызов на совещания акимов города и сельских округов осуществляется с разрешения акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176. Выезд заместителей акима района, руководителя Аппарата, акимов города и сельского округа, руководителей районных отделов за пределы Республики Казахстан осуществляется по согласованию с акимом района. Письменное прошение о разрешении на выезд за рубеж предоставляется акиму района за 7 (семь) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае получения разрешения, лицо, получившее разрешение в день получения разрешения уведомляет сотрудника Аппарата, ответственного за соблюдение режима секретности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выезда оформляется соответствующее распоряжение акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Выезд за пределы районного центра заместителей акима района, акимов города и сельских округов, руководителя Аппарата и руководителей районных отделов осуществляется по согласованию с акимом района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178. Выезды за пределы района или районного центра сотрудников Аппарата осуществляется по решению руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179. Дни проведения заседаний акимата, рабочих совещаний, вызовы руководителей и другие мероприятия определяются акимом района, его заместителями, руководителем Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180. Отпуск руководителя исполнительного органа районаи, а также случаи его временной нетрудоспособности оформляются соответствующим распоряжением акима района с возложением обязанностей руководителя на должностных лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17. Организация личного приема граждан</w:t>
-[...71 lines deleted...]
-      174. По окончанию приема Отдел обращений организует исполнение поручений акима района, его заместителей и руководителя Аппарата, направляет карточки приема граждан для исполнения и предоставления/дачи ответов в государственные органы.</w:t>
+        <w:t xml:space="preserve"> 19. Направление в служебные командировки и выезд государственных служащих за рубеж в служебных целях, в том числе направление на переподготовку и повышение квалификации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181. Направление сотрудников Аппарата в служебные командировки в пределах Республики Казахстан осуществляется в порядке, определяемом Правилами о служебных командировках в пределах Республики Казахстан работников государственных учреждений, содержащихся за счет средств государственного бюджета, а также депутатов Парламента Республики Казахстан, утвержденными постановлением Правительства Республики Казахстан от 22 сентября 2000 года № 1428.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182. Командирование сотрудников за счет бюджетных средств в пределах республики осуществляется на основании распоряжения (приказа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом работник аппарата акима района за 3 рабочих дня, за исключением срочности готовит служебную записку с указанием количества дней и цели командировки, количества дней аренды жилья, маршрута и лица, на которого возлагаются обязанности во время отсутствия основного работника. Проезд в регионы республики осуществляется преимущественно железнодорожным транспортом. При этом цель командировки должна соответствовать задачам и функциям Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отмены командировки по каким-либо причинам работник аппарата акима района в обязательном порядке не позднее чем за 1 день до наступления командировки готовит и направляет служебную записку руководству с указанием причины отмены командировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный порядок не распространяется на акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административный акт о командировании служба управления персоналом (кадровая служба) аппарата акима района на основании служебной записки, в случае командировки акима района - по поручениям должностных лиц аппарата акима района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183. По возвращении из командировки сотрудники обязаны в срок не позднее трех рабочих дней представить отчет о проведенной работе руководству Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условие настоящего пункта не распространяется на акима района и его заместителей, помощника акима и иных сотрудников для которых установлен иной порядок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184. Служба управления персоналом (кадровая служба) после подписания приказа о командировании сотрудника зарубеж направляет его копию Обший отдел аппарата акима района для учета выезда за границу служащих, осведомленных в государственных секретах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185. Возмещение расходов при выезде за рубеж в служебных целях осуществляется в порядке, определяемом постановлением Правительства Республики Казахстан от 11 мая 2018 года № 256 "Об утверждении Правил возмещения расходов на служебные командировки за счет бюджетных средств, в том числе в иностранные государства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186. Переподготовка и повышение квалификации сотрудников Аппарата осуществляется в порядке, определяемом Правилами подготовки, переподготовки и повышения квалификации государственных служащих, требования к организациям образования, осуществляющим повышение квалификации государственных служащих, утвержденных постановлением Правительства Республики Казахстан от 15 марта 2018 года № 125.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187. Переподготовка и повышение квалификации сотрудников Аппарата координируется служба управления персоналом (кадровая служба).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188. Служба управления персоналом (кадровая служба) обеспечивается периодическая публикация на официальном сайте акимата района информации о курсах (семинарах) по повышению квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189. Направление на повышение квалификации в пределах Республики Казахстан осуществляется согласно потребности отделов Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18. Порядок вызовов и выездов руководящих сотрудников</w:t>
-[...143 lines deleted...]
-      180. Отпуск руководителя исполнительного органа районаи, а также случаи его временной нетрудоспособности оформляются соответствующим распоряжением акима района с возложением обязанностей руководителя на должностных лиц.</w:t>
+        <w:t xml:space="preserve"> 20. Режим рабочего времени и порядок организации пропускного и внутриобъектного режима в здании и на территории в Аппарата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190. Для сотрудников Аппарата устанавливается пятидневная рабочая неделя с двумя выходными днями в субботу и воскресенье, восьмичасовой продолжительностью ежедневной работы, режимом рабочего времени с 09.00 часов до 19.00 часов и перерывом для обеда с 13.00 часов до 15.00 часов, за исключением гибких графиков работы согласно трудового законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191. В целях соблюдения трудовой дисциплины сотрудниками Аппарата, ведется контроль с помощью СКУД (система контроля и управления доступом), фиксируемых контрольно-пропускным пунктом (турникетом).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192. Служба управления персоналом (кадровая служба) ежемесячно к первому (1) числу следующего за отчетным месяцем предоставляет руководству Аппарата информацию о состоянии трудовой дисциплины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193. Для выполнения неотложной и заранее не предвиденной работы, от срочности которой зависит в дальнейшем нормальная и бесперебойная работа Аппарата в целом (или его отдельных подразделений), в порядке, предусмотренном действующим законодательством, могут быть привлечены отдельные сотрудники Аппарата вне режима рабочего времени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19. Направление в служебные командировки и выезд государственных служащих за рубеж в служебных целях, в том числе направление на переподготовку и повышение квалификации</w:t>
-[...251 lines deleted...]
-      189. Направление на повышение квалификации в пределах Республики Казахстан осуществляется согласно потребности отделов Аппарата.</w:t>
+        <w:t xml:space="preserve"> 21. Кадровое обеспечение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194. Организация работы отделов обеспечивается непосредственно их руководителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195. Положения об отделах, которыми определяются их задачи и функции, разрабатываются руководителями отделов, согласовываются с юридическим отделом и утверждаются приказом руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196. Должностные инструкции, которыми определяются должностные полномочия руководителей и сотрудников Аппарата, разрабатываются руководителями отделов, согласовываются служба управления персоналом (кадровая служба) и утверждаются приказом руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197. Характеристики заместителей акима района, руководителя аппарата, акимов города и сельских округов подписываются акимом района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Характеристики руководителей районных отделов подписываются заместителями акима района по курируемым вопросам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198. Справки о подтверждении работы акима района, его заместителей, руководителя аппарата и сотрудников Аппарата подписываются руководством Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20. Режим рабочего времени и порядок организации пропускного и внутриобъектного режима в здании и на территории в Аппарата</w:t>
-[...210 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 22. Оценка деятельности административных государственных служащих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Оценка деятельности административных государственных служащих осуществляется в соответствии с Методики оценки деятельности административных государственных служащих корпуса "Б" аппарата акима Шардаринского района и исполнительных органов, финансируемых из районного бюджета, утвержденными постановлением акимата района от 9 августа 2022 года № 215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9283,51 +9139,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Для осуществления мониторинга служба управления персоналом (кадровая служба) осуществляет сбор материала, по итогам которого вносит информацию аппарата акима района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      202.Для проведения оценки деятельности руководителя аппарата акима района структурными подразделениями в служба управления персоналом (кадровая служба) направляются материалы необходимые для проведения оценки, в целях последующего формирования и обобщения.</w:t>
+      202. Для проведения оценки деятельности руководителя аппарата акима района структурными подразделениями в служба управления персоналом (кадровая служба) направляются материалы необходимые для проведения оценки, в целях последующего формирования и обобщения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23. Управление информационными технологиями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12113,55 +11969,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>