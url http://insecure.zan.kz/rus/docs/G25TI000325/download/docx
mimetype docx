--- v0 (2025-11-28)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8653945" w14:textId="8653945">
+    <w:p w14:paraId="f3980dd" w14:textId="f3980dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,158 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О реализации пилотного проекта "О некоторых вопросах регулирования вывоза отдельных видов товаров"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ Министра торговли и интеграции Республики Казахстан от 17 ноября 2025 года № 325-НҚ, Министра промышленности и строительства Республики Казахстан от 20 ноября 2025 года № 494, Министра искусственного интеллекта и цифрового развития Республики Казахстан от 20 ноября 2025 года № 586/НҚ, и.о. Министра финансов Республики Казахстан от 20 ноября 2025 года № 717 и Министра транспорта Республики Казахстан от 20 ноября 2025 года № 391</w:t>
+        <w:t>Совместный приказ Министра торговли и интеграции РК от 17.11.2025 № 325-НҚ, Министра промышленности и строительства Республики Казахстан от 20.112025 № 494, Министра искусственного интеллекта и цифрового развития РК от 20.11.2025 № 586/НҚ, и.о. Министра финансов РК от 20.11. 2025 № 717 и Министра транспорта РК от 20.112025 № 391. Утратил силу совместным приказом Министра торговли и интеграции РК от 17.07.2026 № 223-НҚ, Министра промышленности и строительства РК от 31.07.2026 № 384, и.о. Министра искусственного интеллекта и цифрового развития РК от 17 .07.2026 № 422/НҚ, Министра финансов Р К от 17.07.2026 года № 487, и.о. Министра транспорта РК от 24.07.2026 № 192/1 и Министра туризма и спорта РК от 22.07.2026 № 136 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместным приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министра торговли и интеграции РК от 17.07.2026 № 223-НҚ, Министра промышленности и строительства РК от 31.07.2026 № 384, и.о. Министра искусственного интеллекта и цифрового развития РК от 17.07.2026 № 422/НҚ, Министра финансов РК от 17.07.2026 № 487, и.о. Министра транспорта РК от 24.07.2026 № 192/1 и Министра туризма и спорта РК от 22.07.2026 № 136 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,72 +245,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора о Евразийском экономическом союзе от 29 мая 2014 года ПРИКАЗЫВАЕМ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Запустить пилотный проект по оказанию государственной услуги "Выдача разрешения на экспорт и (или) импорт отдельных видов товаров на территории Республики Казахстан", в части, экспорта (вывоза) отдельных видов товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что вывоз с территории Республики Казахстан на территорию государств-участников Содружества независимых государств (далее - СНГ) отдельных видов промышленных товаров согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -335,352 +425,352 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа (далее - разрешительный порядок).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Разрешительный порядок не распространяется на товары, вывозимые с территории Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) и происходящие с территории Республики Казахстан при наличии оригинала сертификата о происхождении товара (СТ-KZ) или выписки из реестра казахстанских производителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) и происходящие и ранее ввезенные в Республику Казахстан с территории государств участников СНГ при наличии сертификата о происхождении товара формы СТ-1 и документов, на основании которых был осуществлен ввоз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) при наличии лицензии, выданной Комитетом промышленности Министерства промышленности и строительства Республики Казахстан в соответствии с Контрольным списком специфических товаров, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> лицензирования экспорта и импорта специфических товаров, утвержденными Приказом Министра индустрии и инфраструктурного развития Республики Казахстан от 9 июня 2023 года № 425 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32759).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) физическими лицами для личного пользования в сопровождаемом багаже в пределах норм, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 20 декабря 2017 года № 107 "Об отдельных вопросах, связанных с товарами для личного пользования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Разрешительный порядок вывоза отдельных видов товаров, включенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу, реализуется посредством выдачи Комитетом промышленности Министерства промышленности и строительства Республики Казахстан разрешений на вывоз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Разрешительный порядок вывоза отдельных видов товаров, включенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу, реализуется посредством выдачи Комитетом телекоммуникаций Министерства искусственного интеллекта и цифрового развития Республики Казахстан разрешений на вывоз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Разрешительный порядок вывоза отдельных видов товаров, включенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу, реализуется посредством выдачи Комитетом гражданской авиации Министерства транспорта Республики Казахстан разрешений на вывоз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Утвердить Правила выдачи разрешений на вывоз с территории Республики Казахстан отдельных видов товаров, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Комитету государственных доходов Министерства финансов Республики Казахстан в рамках компетенции обеспечить контроль за выполнением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -695,171 +785,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменту внешнеторговой деятельности Министерства торговли и интеграции Республики Казахстан в установленном порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) размещение настоящего приказа на интернет - ресурсе Министерства торговли и интеграции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение пяти рабочих дней со дня подписания последним из руководителей государственных органов настоящего приказа направление его копии в электронном виде на казахском и русском языках в республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ежемесячный мониторинг проведения пилотного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Контроль за исполнением настоящего приказа возложить на курирующих вице-министров торговли и интеграции, промышленности и строительства, искусственного интеллекта и цифрового развития, финансов и транспорта Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Настоящий совместный приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует в течение одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1681,68 +1771,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к совместному приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отдельные виды товаров промышленного назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9291,70 +9381,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 — — прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. *Для целей настоящего приложения следует руководствоваться кодами ТН ВЭД ЕАЭС. Наименования товаров приведены исключительно для удобства пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9407,68 +9497,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к совместному приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отдельные виды телекоммуникационного, компьютерного оборудования, частей и материалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18486,70 +18576,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 — — — прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. *Для целей настоящего приложения следует руководствоваться кодами ТН ВЭД ЕАЭС. Наименования товаров приведены исключительно для удобства пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18602,68 +18692,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к совместному приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отдельные виды товаров авиационного назначения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18846,70 +18936,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8479 89 970 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="24"/>
+          <w:bookmarkStart w:name="z36" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 — — — — следующие изделия для гражданских воздушных судов: гидропневматические батареи;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21089,70 +21179,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 — — — для гражданских воздушных судов5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. *Для целей настоящего приложения следует руководствоваться кодами ТН ВЭД ЕАЭС. Наименования товаров приведены исключительно для удобства пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21205,87 +21295,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к совместному приказу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи разрешений на вывоз с территории Республики Казахстан отдельных видов товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи разрешений на вывоз с территории Республики Казахстан отдельных видов товаров (далее – Правила) разработаны в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21300,72 +21390,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О регулировании торговой деятельности" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "О разрешениях и уведомлениях" и определяют порядок выдачи разрешений на вывоз отдельных видов товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) товары - товары, в отношении которых вводится разрешительный порядок, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21400,212 +21490,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу, ранее ввезенные на таможенную территорию Республики Казахстан и вывозимые с территории Республики Казахстан в государства-участники СНГ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участники внешнеторговой деятельности – осуществляющие внешнеторговую деятельность физические лица, в том числе зарегистрированные в качестве индивидуальных предпринимателей в соответствии с законодательством Республики Казахстан, и юридические лица, созданные в соответствии с законодательством Республики Казахстан, а также организации, не являющиеся юридическими лицами (далее-услугополучатель);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный орган в области регулирования торговой деятельности – центральный исполнительный орган, формирующий торговую политику и осуществляющий руководство, а также межотраслевую координацию в сфере торговой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) уполномоченный орган в сфере таможенного дела – центральный исполнительный орган, осуществляющий в пределах своей компетенции государственное регулирование в сфере таможенного дела; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный орган в сфере промышленности – центральный исполнительный орган, осуществляющий руководство в сфере промышленности, а также участие в реализации государственного стимулирования промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган в сфере информатизации – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере аэрокосмической и электронной промышленности, цифровых активов, области связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный орган в сфере транспорта – осуществляющий руководство в области использования воздушного транспорта Республики Казахстан и деятельности гражданской и экспериментальной авиации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, оказываемым в электронной форме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) услугодатель – уполномоченный орган в области регулирования торговой деятельности, уполномоченный орган в сфере промышленности, уполномоченный орган в сфере информатизации, уполномоченный орган в сфере транспорта, которые оказывают государственную услугу "Выдача разрешения на экспорт и (или) импорт отдельных видов товаров на территории Республики Казахстан", в части, экспорта (вывоза) отдельных видов товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21620,130 +21710,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах" услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При внесении изменений и (или) дополнений в настоящие Правила услугодатель в течение 3 (трех) рабочих дней со дня его принятия направляет информацию о внесении изменений в порядок оказания государственной услуги в Единый контакт-центр и оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выдачи разрешений на вывоз с территории Республики Казахстан отдельных видов товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вывоз с территории Республики Казахстан в государства-участники СНГ товаров осуществляется на основании разрешений, выдаваемых услугополучателям услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для получения разрешений на вывоз с территории Республики Казахстан в государства-участники СНГ товаров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21758,392 +21848,392 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу услугополучатели представляют в уполномоченный орган в сфере промышленности Заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее-Заявление), а также документы, указанные в пунктах 1)-5), 7) перечня, указанного в приложении 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) товаров, указанных в приложении 2 к настоящему приказу услугополучатели представляют в уполномоченный орган в сфере информатизации Заявление, а также документы, указанные в пунктах 1)-5), 7) перечня, указанного в приложении 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) товаров, указанных в приложении 3 к настоящему приказу услугополучатели представляют в уполномоченный орган в сфере транспорта Заявление, а также документы, указанные в пунктах 1)-4), 6), 7) перечня, указанного в приложении 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатели, указанные в подпунктах 5), 6), 7) пункта 2 настоящих Правил, оформляют разрешение в электронном виде, по форме согласно приложению 3 к настоящим Правилам, которое отображается в личном кабинете заявителя и в Информационной системе "КЕДЕН" уполномоченного органа в сфере таможенного дела. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Выдача разрешения на вывоз товаров производится через веб-портал "электронного правительства" в течение 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При поступлении заявления на выдачу разрешения услугодатель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) регистрирует обращение заявителя и направляет его в ответственное структурное подразделение услугодателя в течение 1 (одного) рабочего дня со дня поступления заявления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рассматривает и анализирует представленные заявителем документы на предмет полноты и соответствия установленным требованиям в течение 2 (двух) рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготавливает проект разрешения (или мотивированного отказа в выдаче разрешения), согласовывает и подписывает руководителем услугодателя в течение 2 (двух) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги (разрешение либо мотивированный отказ) направляется заявителю через веб-портал "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Срок действия разрешения ограничивается календарным годом, в котором выдано разрешение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        11. Решение об отказе в выдаче разрешения, оформляется услугодателем по форме, согласно приложению 5 к настоящим Правилам, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие услугополучателя (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) несоблюдение требований, предусмотренных настоящими Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) прекращение или приостановление действия одного или нескольких документов, служащих основанием для выдачи разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) отсутствие сертификата о происхождении товаров, либо если страна происхождения Великобритания, США, Европейский Союз (для товаров, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22158,351 +22248,351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) отсутствие сертификата эксплуатанта (для товаров, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Внесение изменений в выданные разрешения, в том числе изменений технического характера, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае если внесены изменения в учредительные документы заявителя, зарегистрированного в качестве юридического лица (изменение организационно-правовой формы, наименования, юридического адреса, адреса места нахождения юридического лица), или изменены сведения о документе, удостоверяющем личность (серия, номер, когда и кем выдан) заявителя, являющегося физическим лицом, зарегистрированным в качестве индивидуального предпринимателя, заявитель обязан обратиться с просьбой о прекращении действия выданного разрешения и об оформлении нового разрешения с приложением заявления и документов, подтверждающих указанные изменения, а также сведений об исполнении разрешения, выданного уполномоченным органом в сфере таможенного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Решение о прекращении действия разрешения, оформляется услугодателем выдавшим разрешение по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) по обращению услугополучателя, направленное услугодателю, на бумажном носителе или в форме электронного документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) внесение изменений в учредительные документы услугополучателя зарегистрированного в качестве юридического лица (изменение организационно-правовой формы, наименования, юридического адреса, адреса места нахождения), или изменение сведений о документе, удостоверяющем личность (серия, номер, когда и кем выдан) заявителя, являющегося физическим лицом, зарегистрированным в качестве индивидуального предпринимателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) выявление недостоверных сведений в документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) прекращение действия одного или нескольких документов, на основании которых было выдано разрешение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) нарушение при исполнении договора (контракта), на основании которого выдано разрешение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       е) выявление допущенных при выдаче разрешения нарушений, повлекших выдачу разрешения, которое при соблюдении установленного порядка не могло быть выдано;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ж) наличие судебного решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае прекращения действия разрешения Информационная система "Е лицензирование" направляет подписанный шаблон прекращения разрешения во внешний портал Информационной системы "Е лицензирование" и Информационной системы "КЕДЕН", и отображает его в личном кабинете услугополучателя, а также меняется статус разрешения на "прекращено".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Услугополучатели, получившие разрешение на вывоз товаров, в течение 15 (пятнадцати) календарных дней по истечении срока его действия обязаны предоставлять услугодателю, выдавшему разрешение, информацию об исполнении разрешения на вывоз товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22594,68 +22684,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных видов товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешений на вывоз с территории Республики Казахстан в государства - участники СНГ отдельных видов товаров"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22725,70 +22815,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="76"/>
+          <w:bookmarkStart w:name="z96" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комитет промышленности Министерства промышленности и строительства Республики Казахстан,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23225,70 +23315,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="77"/>
+          <w:bookmarkStart w:name="z98" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разрешение на экспорт отдельных видов товаров в форме электронного документа, удостоверенного электронной транспортной подписью.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23499,70 +23589,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="78"/>
+          <w:bookmarkStart w:name="z100" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Портала – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан (далее – Кодекс) и статьи 5 Закона Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Услугодателя - с понедельника по пятницу включительно с 9:00 часов до 17:30 часов, с перерывом на обед с 12:30 часов до 14:30 часов, кроме выходных и праздничных дней, согласно Кодексу и статьи 5 Закона о праздниках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23632,70 +23722,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="79"/>
+          <w:bookmarkStart w:name="z101" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) электронная копия внешнеторгового договора (контракта), приложения и (или) дополнения к нему;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23905,70 +23995,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для отказа в выдаче разрешения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="80"/>
+          <w:bookmarkStart w:name="z107" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24178,70 +24268,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="81"/>
+          <w:bookmarkStart w:name="z113" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра "1414", 8-800-080-7777;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе государственных органов, уполномоченных на выдачу разрешений в соответствии с их компетенцией.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -24419,68 +24509,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="82"/>
+    <w:bookmarkStart w:name="z116" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу разрешения на экспорт отдельных видов товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25179,131 +25269,131 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17. Уполномоченное лицо заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="83"/>
+          <w:bookmarkStart w:name="z117" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18. электронно-цифровая подпись заявителя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="84"/>
+          <w:bookmarkStart w:name="z118" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25462,110 +25552,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="85"/>
+    <w:bookmarkStart w:name="z119" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Проект заявления на выдачу разрешения на экспорт отдельных видов товаров заполняется услугополучателем в строгом соответствии с Инструкцией об оформлении разрешения на экспорт и (или) импорт отдельных видов товаров, утвержденной Решением Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z120" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z120" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДД.ММ.ГГГГ – ДД – дата, ММ – месяц, ГГГГ – год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z121" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z121" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТН ВЭД – Товарная номенклатура внешнеэкономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25657,88 +25747,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных видов товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="88"/>
+    <w:bookmarkStart w:name="z123" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z124" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z124" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешение на экспорт отдельных видов товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26437,131 +26527,131 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17. Уполномоченное лицо заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="90"/>
+          <w:bookmarkStart w:name="z125" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18. Транспортная подпись</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="91"/>
+          <w:bookmarkStart w:name="z126" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26720,110 +26810,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="92"/>
+    <w:bookmarkStart w:name="z127" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Проект разрешения на экспорт отдельных видов товаров заполняется услугодателем в строгом соответствии с Инструкцией об оформлении разрешения на экспорт и (или) импорт отдельных видов товаров, утвержденной Решением Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z128" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z128" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДД.ММ.ГГГГ – ДД – дата, ММ – месяц, ГГГГ – год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z129" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z129" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТН ВЭД – Товарная номенклатура внешнеэкономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26980,108 +27070,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="95"/>
+    <w:bookmarkStart w:name="z132" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Официальный бланк уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z133" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z133" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о прекращении действия разрешения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z134" w:id="97"/>
+      <w:bookmarkStart w:name="z134" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование услугодателя, на основании пункта 14 настоящих Правил   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">прекращает действие разрешения по следующим основаниям: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27089,70 +27179,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         основания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="98"/>
+    <w:bookmarkStart w:name="z135" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись уполномоченного лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27244,236 +27334,258 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных видов товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="99"/>
+    <w:bookmarkStart w:name="z137" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z138" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z138" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Официальный бланк уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z139" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z139" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z140" w:id="102"/>
+      <w:bookmarkStart w:name="z140" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование услугодателя, рассмотрев Ваше заявление от № ___, сообщает  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">следующее: ______________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     основания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="103"/>
+    <w:bookmarkStart w:name="z141" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Транспортная подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27795,35 +27907,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>