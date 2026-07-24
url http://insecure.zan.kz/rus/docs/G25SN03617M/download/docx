--- v0 (2026-06-05)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba965ef" w14:textId="ba965ef">
+    <w:p w14:paraId="b5ceafe" w14:textId="b5ceafe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Юбилейного сельского округа района Шал акына на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата района Шал акына Северо-Казахстанской области от 23 декабря 2025 года № 36/17</w:t>
+        <w:t>Решение маслихата района Шал акына Северо-Казахстанской области от 23 декабря 2025 года № 36/17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -338,494 +338,554 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 184 182 тысяч тенге:</w:t>
+      1) доходы – 208 263 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 19 658 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 164 524 тысяч тенге;</w:t>
+      поступления трансфертов – 188 605 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 184 182 тысяч тенге;</w:t>
+      2) затраты – 213 488,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 5 225,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 5 225,9 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 5 225,9 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района Шал акына Северо-Казахстанской области от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета Юбилейного сельского округа на 2026 год формируются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить бюджетную субвенцию, передаваемую из районного бюджета в бюджет Юбилейного сельского округа на 2026 год в сумме 2 920 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете Юбилейного сельского округа на 2026 год поступление целевых трансфертов из областного и районного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых трансфертов определяется решением акима Юбилейного сельского округа района Шал акына Северо-Казахстанской области "О реализации решения маслихата района Шал акына "Об утверждении бюджета Юбилейного сельского округа района Шал акына на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1062,51 +1122,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к решению маслихата района Шал акына</w:t>
+              <w:t>к решению маслихата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1127,51 +1187,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
+              <w:t>района Шал акына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1192,74 +1252,175 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 23 декабря 2025 года № 36/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Юбилейного сельского округа района Шал акына на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата района Шал акына Северо-Казахстанской области от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1780,51 +1941,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184 182</w:t>
+208 263</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3560,51 +3721,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164 524</w:t>
+188 605</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3738,51 +3899,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164 524</w:t>
+188 605</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3916,51 +4077,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164 524</w:t>
+188 605</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4632,51 +4793,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184 182</w:t>
+213 488,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4841,51 +5002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 602</w:t>
+42 991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5050,51 +5211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 602</w:t>
+42 991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5259,51 +5420,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 602</w:t>
+42 991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5468,51 +5629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 602</w:t>
+42 991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5677,51 +5838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 030</w:t>
+24 563</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5886,51 +6047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 030</w:t>
+24 563</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6095,51 +6256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 030</w:t>
+24 563</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6304,51 +6465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 310</w:t>
+3 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6722,51 +6883,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+20 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6931,51 +7092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138 550</w:t>
+145 934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7140,51 +7301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138 550</w:t>
+145 934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7349,51 +7510,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138 550</w:t>
+145 934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7767,256 +7928,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138 000</w:t>
+145 384</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8036,192 +8201,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8273,160 +8442,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8510,128 +8683,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8756,51 +8933,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8961,51 +9138,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9166,51 +9343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9371,51 +9548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 6) Финансирование дефицита (использование профицита) бюджета</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9576,51 +9753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления займов</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9781,51 +9958,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9849,533 +10026,598 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 225,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 6) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 225,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...109 lines deleted...]
-Используемые остатки бюджетных средств </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10410,150 +10652,177 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-Остатки бюджетных средств</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10577,83 +10846,811 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Используемые остатки бюджетных средств </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 225,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 225,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10723,51 +11720,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5 225,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11007,68 +12004,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 декабря 2025 года № 36/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Юбилейного сельского округа района Шал акына на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20816,68 +21813,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 декабря 2025 года № 36/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Юбилейного сельского округа района Шал акына на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -30417,55 +31414,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>