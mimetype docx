--- v0 (2026-06-17)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5dece84" w14:textId="5dece84">
+    <w:p w14:paraId="a837ca9" w14:textId="a837ca9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Кайратского сельского округа Уалихановского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Уалихановского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 8-37 с</w:t>
+        <w:t>Решение Уалихановского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 8-37 с.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -367,152 +367,152 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) доходы – 57 485 тысяч тенге:</w:t>
+        <w:t xml:space="preserve">
+      1) доходы – 60 550,6 тысяч тенге: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      налоговые поступления –9 013 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      налоговые поступления –10 732,6 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      неналоговые поступления – 476 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      неналоговые поступления - 476 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 47 996 тысяч тенге;</w:t>
+      поступления трансфертов – 49 342 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 57 485 тысяч тенге;</w:t>
+      2) затраты – 61 364,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование - 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
@@ -608,174 +608,316 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 814,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета - -814,2 тысяч тенге ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) финансирование дефицита (использование профицита)</w:t>
+        <w:t xml:space="preserve">
+      7) финансирование дефицита (использование профицита) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджета – 0 тенге:</w:t>
+      бюджета – 814,2 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      поступление займов - 0 тенге;</w:t>
+        <w:t xml:space="preserve">
+      поступление займов - 0 тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств - 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 814,2 тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Уалихановского районного маслихата Северо-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Предусмотреть в бюджете сельского округа расходы за счет свободных остатков бюджетных средств, сложившихся на начало финансового года в сумме 814,2 тысяч тенге, согласно приложению 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 1-1 в соответствии с решением Уалихановского районного маслихата Северо-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета Кайратского сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1468,94 +1610,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых трансфертов из районного бюджета определяется решением акима Кайратского сельского округа Уалихановского района "О реализации решения Уалихановского районного маслихата "Об утверждении бюджета Кайратского сельского округа Уалихановского района на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Учесть в сельском бюджета на 2026 год целевые трансферты из районного бюджета на содержание клуба.</w:t>
+      8. Учесть в сельском бюджете на 2026 год целевые трансферты из районного бюджета в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Распределение указанных целевых трансфертов из районного бюджета определяется решением акима Кайратского сельского округа Уалихановского района "О реализации решения Уалихановского районного маслихата "Об утверждении бюджета Кайратского сельского округа Уалихановского района на 2026-2028 годы".</w:t>
+      1) на содержание клуба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на приобретение планшета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение указанных целевых трансфертов из районного бюджета определяется решением акима Кайратского сельского округа Уалихановкого района "О реализации решения Уалихановского районного маслихата "Об утверждение бюджета Кайратского сельского округа Уалихановского района на 2026-2028года".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции решения Уалихановского районного маслихата Северо-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1857,74 +2095,110 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 26 декабря 2025 года №8-37с</w:t>
+              <w:t>от 26 декабря 2025 года № 8- 37с</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кайратского сельского округа Уалихановского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Уалихановского районного маслихата Северо-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2532,51 +2806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57485</w:t>
+60 550,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2709,51 +2983,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9013</w:t>
+10 732,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3240,51 +3514,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1022</w:t>
+1146,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3948,51 +4222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+124,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4125,51 +4399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7408</w:t>
+9003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4302,51 +4576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7408</w:t>
+9003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5042,196 +5316,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-47996</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажи земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5251,804 +5525,913 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-47996</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-47996</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49 342</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49 342</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49 342</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6098,305 +6481,200 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-28143</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6416,518 +6694,514 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-28143</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61 364,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-28143</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2940</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6947,164 +7221,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2940</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28143</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7165,477 +7439,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-1266</w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1674</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2940</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-25685</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2940</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7655,164 +7929,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-25685</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1266</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7873,300 +8147,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-006</w:t>
-[...71 lines deleted...]
-25685</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1674</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...135 lines deleted...]
-717</w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 264,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8299,51 +8573,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-717</w:t>
+29 264,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8404,296 +8678,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
-[...71 lines deleted...]
-717</w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 264,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+717</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8713,378 +8991,520 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+717</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+717</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9102,295 +9522,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...68 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9410,128 +9876,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Погашение бюджетных кредитов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9619,480 +10081,346 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...161 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10142,265 +10470,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-5) Дефицит (профицит) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10456,124 +10746,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10661,92 +10955,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10770,160 +11068,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Поступление займов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10979,128 +11273,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Внутренние государственные займы</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11188,350 +11478,476 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Договоры займа</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-814,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-814,2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11581,809 +11997,877 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+814,2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...99 lines deleted...]
-Погашение займов</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...166 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12401,195 +12885,1045 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+814,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+814,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12691,51 +14025,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+814,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12910,68 +14244,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года №8-37с</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кайратского сельского округа Уалихановского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23313,70 +24647,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="61"/>
+          <w:bookmarkStart w:name="z74" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23957,68 +25291,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года №8-37с</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Кайратского сельского округа Уалихановского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -34360,70 +35694,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="63"/>
+          <w:bookmarkStart w:name="z79" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34786,50 +36120,2393 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уалихановского районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года №8-37 с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расходы за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Уалихановского районного маслихата Северо-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подпрограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+814,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -34861,55 +38538,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35235,31 +38912,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>