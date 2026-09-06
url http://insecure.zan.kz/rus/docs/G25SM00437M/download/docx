--- v0 (2026-06-17)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f87d73" w14:textId="6f87d73">
+    <w:p w14:paraId="733121e" w14:textId="733121e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Амангельдинского сельского округа Уалихановского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Уалихановского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 4-37 с</w:t>
+        <w:t>Решение Уалихановского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 4-37 с.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -372,1150 +372,1506 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z99" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) доходы – 42 955 тысяч тенге: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z100" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      налоговые поступления – 7 378,2 тысяч тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z101" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      неналоговые поступления – 174 тысяч тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z102" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 36 996 тысяч тенге:</w:t>
+      поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z103" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 3 825 тысяч тенге;</w:t>
+      поступления трансфертов – 35 402,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z104" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 174 тысяч тенге;</w:t>
-[...59 lines deleted...]
-      2) затраты – 36 996 тысяч тенге;</w:t>
+      2) затраты – 42 960,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z105" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z106" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z107" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z108" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z109" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z110" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z111" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -5,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z112" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – -5,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z113" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета–0 тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 5,8 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z114" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       поступление займов – 0 тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z115" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z116" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 5,8 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Уалихановского районного маслихата Северо-Казахстанской области от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5-41 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      используемые остатки бюджетных средств – 0 тенге. </w:t>
+      1-1. Предусмотреть в бюджете сельского округа расходы за счет свободных остатков бюджетных средств, сложившихся на начало финансового года в сумме 5,8 тысяч тенге, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 1-1 в соответствии с решением Уалихановского районного маслихата Северо-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета Амангельдинского сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если иное не установлено подпунктом 2) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>настоящего Кодекса, индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории города районного значения, села, поселка расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства – для остальных физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) налог на имущество физических лиц по объектам обложения данным налогом, находящимся на территории города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) земельный налог на земли населенных пунктов с физических и юридических лиц по земельным участкам, находящимся на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налог на транспортные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с физических лиц, место жительства которых находится на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с юридических лиц, место нахождения которых, указываемое в их учредительных документах, располагается на территории города районного значения, села, поселка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) единый земельный налог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) плата за пользование земельными участками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) плата за размещение наружной (визуальной) рекламы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений в городе районного значения, селе, поселке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в полосе отвода автомобильных дорог общего пользования, проходящих через территории города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) налог на добычу полезных ископаемых на общераспространенные полезные ископаемые, подземные воды и лечебные грязи, находящиеся на территории города районного значения, села, поселка, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируются за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штрафы, налагаемые акимом города районного значения, села, поселка, сельского округа за административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) добровольные сборы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доходы от коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления части чистого дохода коммунальных государственных предприятий, созданных по решению аппарата акима города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы на доли участия в юридических лицах, находящиеся в коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вознаграждения по кредитам, выданным из бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие доходы от коммунальной собственности города районного значения, села, поселка, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) прочие неналоговые поступления в бюджет города районного значения, села, поселка, сельского округа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что доходы бюджета сельского округа формируются за счет поступлений от продажи основного капитала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Установить, что поступлениями трансфертов в бюджет сельского округа являются трансферты из областного бюджета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Предусмотреть бюджетные субвенции, передаваемые из районного бюджета в сельский бюджет в сумме 29 964 тысяч тенге. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Учесть в сельском бюджете на 2026 год целевые трансферты из областного бюджета на повышение заработной платы государственных служащих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Распределение указанных целевых трансфертов из областного бюджета определяется решением акима Амангельдинского сельского округа Уалихановского района "О реализации решения Уалихановского районного маслихата "Об утверждении бюджета Амангельдинского сельского округа Уалихановского района на 2026-2028 годы". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z120" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Учесть в сельском бюджете на 2026 год целевые трансферты из районного бюджета, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z121" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на приобретение планшета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z122" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на ремонт отопительной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z123" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение указанных целевых трансфертов из районного бюджета определяется решением акима Амангельдинского сельского округа Уалихановского района "О реализации решения Уалихановского районного маслихата "Об утверждении бюджета Амангельдинского сельского округа Уалихановского района на 2026-2028 годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 7-1 в соответствии с решением Уалихановского районного маслихата Северо-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); в редакции решения Уалихановского районного маслихата Северо-Казахстанской области от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5-41 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1610,346 +1966,190 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С.Саниев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...277 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z125" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уалихановского районного маслихата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z126" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 26 декабря 2025 года № 4-37 с</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z127" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Амангельдинского сельского округа Уалихановского района на 2026 год</w:t>
+        <w:t xml:space="preserve">Бюджет Амангельдинского сельского округа Уалихановского района на 2026 год </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z128" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Уалихановского районного маслихата Северо-Казахстанской области от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5-41 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2024,70 +2224,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="56"/>
+          <w:bookmarkStart w:name="z129" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2577,51 +2777,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36996</w:t>
+42955</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2754,51 +2954,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3825</w:t>
+7378,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2931,51 +3131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-632</w:t>
+203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3108,51 +3308,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-632</w:t>
+203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3285,51 +3485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-703</w:t>
+1448,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3993,51 +4193,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+745,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4170,51 +4370,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2490</w:t>
+5726,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4347,51 +4547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2490</w:t>
+5726,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5055,51 +5255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-929</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5232,51 +5432,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-929</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5409,51 +5609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-929</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5586,51 +5786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32068</w:t>
+35402,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5763,51 +5963,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32068</w:t>
+35402,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5940,51 +6140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32068</w:t>
+35402,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6041,70 +6241,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="57"/>
+          <w:bookmarkStart w:name="z130" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6594,51 +6794,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36996</w:t>
+42960,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6771,51 +6971,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32844</w:t>
+38803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6948,51 +7148,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32844</w:t>
+38803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7125,405 +7325,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32844</w:t>
+37994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1450</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+809</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1450</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1455,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7543,164 +7743,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-750</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1455,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7761,441 +7961,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-700</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1602</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+705,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8251,128 +8451,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Поддержка культурно-досуговой работы на местном уровне</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8396,337 +8596,337 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1100</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8782,128 +8982,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8991,128 +9191,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9205,428 +9409,470 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Подкласс</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9640,270 +9886,224 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10026,128 +10226,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10235,92 +10435,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-4) Сальдо по операциям с финансовыми активами</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10449,51 +10653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10622,51 +10826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10795,51 +10999,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10968,264 +11172,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Финансирование дефицита (использование профицита) бюджета</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11245,1451 +11445,1473 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Договоры займа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z132" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...125 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...166 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12707,195 +12929,503 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12997,51 +13527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13080,51 +13610,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 2 к решению Уалихановского районного маслихата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13145,51 +13675,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Уалихановского районного маслихата</w:t>
+              <w:t>от 26 декабря 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13210,139 +13740,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 26 декабря 2025 года</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>№4-37 с</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Амангельдинского сельского округа Уалихановского района на 2027 год </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13417,70 +13882,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="63"/>
+          <w:bookmarkStart w:name="z78" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17434,70 +17899,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="64"/>
+          <w:bookmarkStart w:name="z79" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20912,70 +21377,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="65"/>
+          <w:bookmarkStart w:name="z80" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23206,70 +23671,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="66"/>
+          <w:bookmarkStart w:name="z81" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23750,70 +24215,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="67"/>
+          <w:bookmarkStart w:name="z82" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24142,70 +24607,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="68"/>
+          <w:bookmarkStart w:name="z83" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24851,68 +25316,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4-37 с</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Амангельдинского сельского округа Уалихановского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24987,70 +25452,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="70"/>
+          <w:bookmarkStart w:name="z89" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29004,70 +29469,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="71"/>
+          <w:bookmarkStart w:name="z90" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32482,70 +32947,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="72"/>
+          <w:bookmarkStart w:name="z91" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34776,70 +35241,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="73"/>
+          <w:bookmarkStart w:name="z92" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35320,70 +35785,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="74"/>
+          <w:bookmarkStart w:name="z93" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35712,70 +36177,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="75"/>
+          <w:bookmarkStart w:name="z94" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36138,50 +36603,1521 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уалихановского районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года № 4-37 с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z137" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Расходы за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z138" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Уалихановского районного маслихата Северо-Казахстанской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6-38 с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>